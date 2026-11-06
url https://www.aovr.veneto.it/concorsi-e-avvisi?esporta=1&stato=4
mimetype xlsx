--- v0 (2026-09-21)
+++ v1 (2026-11-06)
@@ -1072,276 +1072,276 @@
       <c r="Z6" t="n">
         <v>0</v>
       </c>
       <c r="AA6" t="n">
         <v>0</v>
       </c>
       <c r="AC6" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD6" t="n">
         <v>0</v>
       </c>
       <c r="AE6" t="inlineStr">
         <is>
           <t>Concorsi pubblici - personale del comparto</t>
         </is>
       </c>
       <c r="AF6" t="inlineStr"/>
       <c r="AG6" t="inlineStr"/>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>AZERO-2025-089-CON</t>
+          <t>AZERO-2025-079-CON</t>
         </is>
       </c>
       <c r="B7" t="inlineStr"/>
       <c r="C7" t="inlineStr">
         <is>
-          <t>Azienda Zero Concorso pubblico, per titoli ed esami, per n. 62 posti, a tempo pieno e indeterminato, di Tecnico della Prevenzione nell’Ambiente e nei Luoghi di Lavoro – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario. 1 posto per AOUI Verona</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 3 posti di Dirigente Amministrativo per le Unità Operative Complesse “Servizi Tecnici e Patrimoniali”. 1 per AOUI Verona</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Aggiornamento Graduatoria</t>
         </is>
       </c>
       <c r="E7" t="inlineStr"/>
       <c r="H7" t="inlineStr">
         <is>
           <t>16/12/2025 23:00</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>15/01/2026 22:59</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P7" t="inlineStr"/>
       <c r="Q7" t="inlineStr"/>
       <c r="R7" t="inlineStr"/>
       <c r="S7" t="inlineStr"/>
       <c r="T7" t="inlineStr"/>
-      <c r="V7" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="W7" t="n">
         <v>0</v>
       </c>
       <c r="X7" t="n">
         <v>0</v>
       </c>
       <c r="Y7" t="n">
         <v>0</v>
       </c>
       <c r="Z7" t="n">
         <v>0</v>
       </c>
       <c r="AA7" t="n">
         <v>0</v>
       </c>
-      <c r="AB7" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AC7" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="AD7" t="n">
         <v>0</v>
       </c>
       <c r="AE7" t="inlineStr">
         <is>
-          <t>Concorsi pubblici - personale del comparto</t>
+          <t>Concorsi pubblici - personale dirigente</t>
         </is>
       </c>
       <c r="AF7" t="inlineStr"/>
       <c r="AG7" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>AZERO-2025-079-CON</t>
+          <t>AZERO-2025-088-CON</t>
         </is>
       </c>
       <c r="B8" t="inlineStr"/>
       <c r="C8" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 3 posti di Dirigente Amministrativo per le Unità Operative Complesse “Servizi Tecnici e Patrimoniali”. 1 per AOUI Verona</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 916 posti, a tempo pieno e indeterminato, di Infermiere – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario. 70 dei quali per AOUI Verona</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Aggiornamento Graduatoria</t>
         </is>
       </c>
       <c r="E8" t="inlineStr"/>
       <c r="H8" t="inlineStr">
         <is>
           <t>16/12/2025 23:00</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>15/01/2026 22:59</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P8" t="inlineStr"/>
       <c r="Q8" t="inlineStr"/>
       <c r="R8" t="inlineStr"/>
       <c r="S8" t="inlineStr"/>
-      <c r="T8" t="inlineStr"/>
+      <c r="T8" t="inlineStr">
+        <is>
+          <t>190 del 24/03/2026 (Azienda Zero)</t>
+        </is>
+      </c>
+      <c r="U8" t="inlineStr">
+        <is>
+          <t>24/03/2026 00:00</t>
+        </is>
+      </c>
+      <c r="V8" t="inlineStr">
+        <is>
+          <t>23/03/2028 00:00</t>
+        </is>
+      </c>
       <c r="W8" t="n">
         <v>0</v>
       </c>
       <c r="X8" t="n">
         <v>0</v>
       </c>
       <c r="Y8" t="n">
         <v>0</v>
       </c>
       <c r="Z8" t="n">
         <v>0</v>
       </c>
       <c r="AA8" t="n">
         <v>0</v>
       </c>
       <c r="AC8" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="AD8" t="n">
         <v>0</v>
       </c>
       <c r="AE8" t="inlineStr">
         <is>
-          <t>Concorsi pubblici - personale dirigente</t>
+          <t>Concorsi pubblici - personale del comparto</t>
         </is>
       </c>
       <c r="AF8" t="inlineStr"/>
       <c r="AG8" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>AZERO-2025-088-CON</t>
+          <t>AZERO-2025-089-CON</t>
         </is>
       </c>
       <c r="B9" t="inlineStr"/>
       <c r="C9" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 916 posti, a tempo pieno e indeterminato, di Infermiere – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario. 70 dei quali per AOUI Verona</t>
+          <t>Azienda Zero Concorso pubblico, per titoli ed esami, per n. 62 posti, a tempo pieno e indeterminato, di Tecnico della Prevenzione nell’Ambiente e nei Luoghi di Lavoro – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario. 1 posto per AOUI Verona</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Aggiornamento Graduatoria</t>
         </is>
       </c>
       <c r="E9" t="inlineStr"/>
       <c r="H9" t="inlineStr">
         <is>
           <t>16/12/2025 23:00</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>15/01/2026 22:59</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P9" t="inlineStr"/>
       <c r="Q9" t="inlineStr"/>
       <c r="R9" t="inlineStr"/>
       <c r="S9" t="inlineStr"/>
-      <c r="T9" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="T9" t="inlineStr"/>
       <c r="V9" t="inlineStr">
         <is>
-          <t>23/03/2028 00:00</t>
+          <t>26/02/2028 00:00</t>
         </is>
       </c>
       <c r="W9" t="n">
         <v>0</v>
       </c>
       <c r="X9" t="n">
         <v>0</v>
       </c>
       <c r="Y9" t="n">
         <v>0</v>
       </c>
       <c r="Z9" t="n">
         <v>0</v>
       </c>
       <c r="AA9" t="n">
         <v>0</v>
+      </c>
+      <c r="AB9" t="inlineStr">
+        <is>
+          <t>27/04/2026 00:00</t>
+        </is>
       </c>
       <c r="AC9" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="AD9" t="n">
         <v>0</v>
       </c>
       <c r="AE9" t="inlineStr">
         <is>
           <t>Concorsi pubblici - personale del comparto</t>
         </is>
       </c>
       <c r="AF9" t="inlineStr"/>
       <c r="AG9" t="inlineStr"/>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>70341</t>
         </is>
       </c>
       <c r="B10" t="inlineStr"/>
       <c r="C10" t="inlineStr">
@@ -2366,150 +2366,150 @@
       </c>
       <c r="K26" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AC26" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="AE26" t="inlineStr">
         <is>
           <t>Concorsi pubblici - personale del comparto</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>AZERO-2024-074-CON</t>
+          <t>AZERO-2024-086-CON</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 3 posti di Dirigente Amministrativo per le Unità Operative Complesse “Direzione Amministrativa di Ospedale”, uno dei quali per A.O.U.I. Verona</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 640 posti di Infermiere – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario, 20 dei quali per A.O.U.I. Verona</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Aggiornamento Graduatoria</t>
         </is>
       </c>
       <c r="E27" t="inlineStr"/>
       <c r="H27" t="inlineStr">
         <is>
           <t>17/12/2024 23:00</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
           <t>16/01/2025 22:59</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V27" t="inlineStr">
         <is>
-          <t>26/05/2027 21:59</t>
+          <t>23/03/2027 22:59</t>
         </is>
       </c>
       <c r="AC27" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="AE27" t="inlineStr">
         <is>
-          <t>Concorsi pubblici - personale dirigente</t>
+          <t>Concorsi pubblici - personale del comparto</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>AZERO-2024-086-CON</t>
+          <t>AZERO-2024-074-CON</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 640 posti di Infermiere – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario, 20 dei quali per A.O.U.I. Verona</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 3 posti di Dirigente Amministrativo per le Unità Operative Complesse “Direzione Amministrativa di Ospedale”, uno dei quali per A.O.U.I. Verona</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Aggiornamento Graduatoria</t>
         </is>
       </c>
       <c r="E28" t="inlineStr"/>
       <c r="H28" t="inlineStr">
         <is>
           <t>17/12/2024 23:00</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
           <t>16/01/2025 22:59</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V28" t="inlineStr">
         <is>
-          <t>23/03/2027 22:59</t>
+          <t>26/05/2027 21:59</t>
         </is>
       </c>
       <c r="AC28" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="AE28" t="inlineStr">
         <is>
-          <t>Concorsi pubblici - personale del comparto</t>
+          <t>Concorsi pubblici - personale dirigente</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>N. AZERO-2024-076-CON</t>
         </is>
       </c>
       <c r="B29" t="inlineStr"/>
       <c r="C29" t="inlineStr">
         <is>
           <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 9 posti di Tecnico di Neurofisiopatologia – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Aggiornamento Graduatoria</t>
         </is>
       </c>
       <c r="E29" t="inlineStr"/>
       <c r="H29" t="inlineStr">
         <is>
           <t>10/12/2024 23:00</t>
         </is>
@@ -3253,150 +3253,150 @@
       </c>
       <c r="N41" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V41" t="inlineStr">
         <is>
           <t>23/01/2025 22:59</t>
         </is>
       </c>
       <c r="AC41" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="AE41" t="inlineStr">
         <is>
           <t>Avvisi pubblici a tempo determinato - Personale dirigente</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>AZERO-2024-034-CON</t>
+          <t>AZERO-2024-031-CON</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 8 posti di Collaboratore Tecnico Professionale – Ingegnere Meccanico – Area dei Professionisti della Salute e dei Funzionari – Ruolo Tecnico.</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 97 posti di Dirigente Medico – disciplina Medicina d'Emergenza-Urgenza.</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Aggiornamento Graduatoria</t>
         </is>
       </c>
       <c r="E42" t="inlineStr"/>
       <c r="H42" t="inlineStr">
         <is>
           <t>02/07/2024 22:00</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
           <t>01/08/2024 21:59</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V42" t="inlineStr">
         <is>
-          <t>26/09/2026 21:59</t>
+          <t>10/09/2026 21:59</t>
         </is>
       </c>
       <c r="AC42" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="AE42" t="inlineStr">
         <is>
-          <t>Concorsi pubblici - personale del comparto</t>
+          <t>Concorsi pubblici - personale dirigente</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>AZERO-2024-031-CON</t>
+          <t>AZERO-2024-034-CON</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 97 posti di Dirigente Medico – disciplina Medicina d'Emergenza-Urgenza.</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 8 posti di Collaboratore Tecnico Professionale – Ingegnere Meccanico – Area dei Professionisti della Salute e dei Funzionari – Ruolo Tecnico.</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Aggiornamento Graduatoria</t>
         </is>
       </c>
       <c r="E43" t="inlineStr"/>
       <c r="H43" t="inlineStr">
         <is>
           <t>02/07/2024 22:00</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
           <t>01/08/2024 21:59</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V43" t="inlineStr">
         <is>
-          <t>10/09/2026 21:59</t>
+          <t>26/09/2026 21:59</t>
         </is>
       </c>
       <c r="AC43" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="AE43" t="inlineStr">
         <is>
-          <t>Concorsi pubblici - personale dirigente</t>
+          <t>Concorsi pubblici - personale del comparto</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>34675</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>Avviso per soli titoli per l'assunzione a tempo determinato di due tecnici di radiologia medica - Area Professionisti della Salute e dei Sanitari</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>Aggiornamento Graduatoria</t>
         </is>
       </c>
       <c r="E44" t="inlineStr"/>
       <c r="H44" t="inlineStr">
         <is>
           <t>27/06/2024 22:00</t>
         </is>
       </c>
@@ -3831,140 +3831,140 @@
       </c>
       <c r="N52" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V52" t="inlineStr">
         <is>
           <t>19/12/2025 22:59</t>
         </is>
       </c>
       <c r="AC52" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="AE52" t="inlineStr">
         <is>
           <t>Concorsi pubblici - personale dirigente</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>AZERO-2023-055-CON</t>
+          <t>AZERO-2023-073-CON</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Azienda Zero Concorso pubblico, per titoli ed esami, per n. 2 posti di Dirigente Biologo – disciplina Laboratorio di Genetica Medica.(uno per AOUI Verona)</t>
+          <t>Azienda Zero Concorso pubblico, per titoli ed esami, per n. 1 posto di Dirigente Medico – disciplina Medicina Fisica e Riabilitazione per l'Azienda Ospedaliera Universitaria Integrata Verona</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>Aggiornamento Graduatoria</t>
         </is>
       </c>
       <c r="E53" t="inlineStr"/>
       <c r="H53" t="inlineStr">
         <is>
           <t>03/10/2023 22:00</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
           <t>02/11/2023 22:59</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V53" t="inlineStr">
         <is>
-          <t>21/01/2026 22:59</t>
+          <t>11/12/2025 22:59</t>
         </is>
       </c>
       <c r="AC53" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="AE53" t="inlineStr">
         <is>
           <t>Concorsi pubblici - personale dirigente</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>AZERO-2023-073-CON</t>
+          <t>AZERO-2023-055-CON</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>Azienda Zero Concorso pubblico, per titoli ed esami, per n. 1 posto di Dirigente Medico – disciplina Medicina Fisica e Riabilitazione per l'Azienda Ospedaliera Universitaria Integrata Verona</t>
+          <t>Azienda Zero Concorso pubblico, per titoli ed esami, per n. 2 posti di Dirigente Biologo – disciplina Laboratorio di Genetica Medica.(uno per AOUI Verona)</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>Aggiornamento Graduatoria</t>
         </is>
       </c>
       <c r="E54" t="inlineStr"/>
       <c r="H54" t="inlineStr">
         <is>
           <t>03/10/2023 22:00</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
           <t>02/11/2023 22:59</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V54" t="inlineStr">
         <is>
-          <t>11/12/2025 22:59</t>
+          <t>21/01/2026 22:59</t>
         </is>
       </c>
       <c r="AC54" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="AE54" t="inlineStr">
         <is>
           <t>Concorsi pubblici - personale dirigente</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>45631</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>Avviso conferimento incarico Direttore UOC "Accettazione e Pronto Soccorso Pediatrico" disciplina Pediatria</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">