--- v0 (2026-09-21)
+++ v1 (2026-11-06)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AG135"/>
+  <dimension ref="A1:AG141"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Codice</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Codice pubblico</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Titolo</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -588,8247 +588,8793 @@
       </c>
       <c r="AD1" t="inlineStr">
         <is>
           <t>Costi sostenuti</t>
         </is>
       </c>
       <c r="AE1" t="inlineStr">
         <is>
           <t>a_desc_tipo_selezione</t>
         </is>
       </c>
       <c r="AF1" t="inlineStr">
         <is>
           <t>a_desc_reclutamento</t>
         </is>
       </c>
       <c r="AG1" t="inlineStr">
         <is>
           <t>a_link_iscrizione</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>AZERO/2026/003/AVV</t>
+          <t>AZERO/2026/046/CON</t>
         </is>
       </c>
       <c r="B2" t="inlineStr"/>
       <c r="C2" t="inlineStr">
         <is>
-          <t>Azienda Zero - Avviso pubblico, per titoli ed esami, per n. 2 posti di Collaboratore Amministrativo Professionale - Settore Amministrativo - Ambito "Supply Chain Management" per il progetto "Innovazione", per Azienda Ospedaliera Universitaria Verona, a tempo determinato con Contratto di Formazione e Lavoro.</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 56 posti, a tempo pieno e indeterminato, di Tecnico della Prevenzione nell’Ambiente e nei Luoghi di Lavoro – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E2" t="inlineStr"/>
       <c r="H2" t="inlineStr">
         <is>
-          <t>21/07/2026 11:10</t>
+          <t>12/08/2026 12:00</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>06/08/2026 18:00</t>
+          <t>10/09/2026 18:00</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P2" t="inlineStr"/>
       <c r="Q2" t="inlineStr"/>
       <c r="R2" t="inlineStr"/>
       <c r="S2" t="inlineStr"/>
       <c r="T2" t="inlineStr">
         <is>
-          <t>deliberazione di Azienda Zero n. 565 del 07/09/2026</t>
+          <t>Deliberazione di Azienda Zero n. 674 del 29/10/2026</t>
         </is>
       </c>
       <c r="U2" t="inlineStr">
         <is>
-          <t>07/09/2026 00:00</t>
+          <t>29/10/2026 00:00</t>
         </is>
       </c>
       <c r="V2" t="inlineStr">
         <is>
-          <t>06/09/2028 00:00</t>
+          <t>28/10/2028 00:00</t>
         </is>
       </c>
       <c r="W2" t="n">
         <v>0</v>
       </c>
       <c r="X2" t="n">
         <v>0</v>
       </c>
       <c r="Y2" t="n">
         <v>0</v>
       </c>
       <c r="Z2" t="n">
         <v>0</v>
       </c>
       <c r="AA2" t="n">
         <v>0</v>
       </c>
       <c r="AC2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD2" t="n">
         <v>0</v>
       </c>
       <c r="AE2" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
-          <t>CFL (Contratto Formazione Lavoro)</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://azeroveneto.concorsismart.it</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>AZERO/2026/033/CON</t>
+          <t>AZERO/2026/036/CON</t>
         </is>
       </c>
       <c r="B3" t="inlineStr"/>
       <c r="C3" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 1 posto, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Cardiologia, per conto dell’Azienda Ospedaliera Universitaria Integrata Verona per attività professionale rivolta prevalentemente alla cardiologia pediatrica.</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 3 posti di Dirigente Amministrativo da collocare presso le Unità Operative Complesse "Provveditorato, Economato e Gestione della Logistica".</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E3" t="inlineStr"/>
       <c r="H3" t="inlineStr">
         <is>
-          <t>08/07/2026 08:00</t>
+          <t>12/08/2026 12:00</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>06/08/2026 18:00</t>
+          <t>10/09/2026 18:00</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P3" t="inlineStr"/>
-      <c r="Q3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="Q3" t="inlineStr"/>
+      <c r="R3" t="inlineStr"/>
+      <c r="S3" t="inlineStr"/>
       <c r="T3" t="inlineStr">
         <is>
-          <t>deliberazione di Azienda Zero n. 574 del 15/09/2026</t>
+          <t>deliberazione di Azienda Zero n. 652 del 14/10/2026</t>
         </is>
       </c>
       <c r="U3" t="inlineStr">
         <is>
-          <t>15/09/2026 00:00</t>
+          <t>14/10/2026 00:00</t>
         </is>
       </c>
       <c r="V3" t="inlineStr">
         <is>
-          <t>14/09/2028 00:00</t>
+          <t>13/10/2028 00:00</t>
         </is>
       </c>
       <c r="W3" t="n">
         <v>0</v>
       </c>
       <c r="X3" t="n">
         <v>0</v>
       </c>
       <c r="Y3" t="n">
         <v>0</v>
       </c>
       <c r="Z3" t="n">
         <v>0</v>
       </c>
       <c r="AA3" t="n">
         <v>0</v>
       </c>
       <c r="AC3" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD3" t="n">
         <v>0</v>
       </c>
       <c r="AE3" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AF3" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
       <c r="AG3" t="inlineStr">
         <is>
-          <t>https://aziendazero.concorsieavvisi.it/index.cfm?action=trasparenza.concorso&amp;id=888</t>
+          <t>https://azeroveneto.concorsismart.it</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>41918</t>
+          <t>AZERO/2026/038/CON</t>
         </is>
       </c>
       <c r="B4" t="inlineStr"/>
       <c r="C4" t="inlineStr">
         <is>
-          <t>Avviso Pubblico, di mobilità volontaria, per la copertura di n. 1 posto di Dirigente Medico - disciplina Chirurgia Generale per l’U.O.C. Chirurgia Senologica</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 7 posti di Dirigente Medico - disciplina Gastroenterologia, a tempo pieno, indeterminato ed a rapporto esclusivo, 2 dei quali per AOUI Verona.</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E4" t="inlineStr"/>
       <c r="H4" t="inlineStr">
         <is>
-          <t>24/06/2026 12:15</t>
+          <t>22/07/2026 08:00</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>24/07/2026 23:59</t>
+          <t>20/08/2026 18:00</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P4" t="inlineStr"/>
-      <c r="Q4" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="T4" t="inlineStr"/>
+      <c r="Q4" t="inlineStr">
+        <is>
+          <t>Ufficio Concorsi Azienda Zero</t>
+        </is>
+      </c>
+      <c r="R4" t="inlineStr">
+        <is>
+          <t>049.8778314 - 8191 - 8312 - 8170 - 8324 - 8439 - 8231</t>
+        </is>
+      </c>
+      <c r="S4" t="inlineStr">
+        <is>
+          <t>concorsi@azero.veneto.it</t>
+        </is>
+      </c>
+      <c r="T4" t="inlineStr">
+        <is>
+          <t>deliberazione di Azienda Zero n. 641 dell'08/10/2026</t>
+        </is>
+      </c>
+      <c r="U4" t="inlineStr">
+        <is>
+          <t>08/10/2026 00:00</t>
+        </is>
+      </c>
+      <c r="V4" t="inlineStr">
+        <is>
+          <t>07/10/2028 00:00</t>
+        </is>
+      </c>
       <c r="W4" t="n">
         <v>0</v>
       </c>
       <c r="X4" t="n">
         <v>0</v>
       </c>
       <c r="Y4" t="n">
         <v>0</v>
       </c>
       <c r="Z4" t="n">
         <v>0</v>
       </c>
       <c r="AA4" t="n">
         <v>0</v>
       </c>
       <c r="AC4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD4" t="n">
         <v>0</v>
       </c>
-      <c r="AE4" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="AE4" t="inlineStr"/>
+      <c r="AF4" t="inlineStr"/>
       <c r="AG4" t="inlineStr">
         <is>
-          <t>https://ospedaleuniverona.iscrizioneconcorsi.it</t>
+          <t>https://www.aziendazero.concorsieavvisi.it/index.cfm?action=trasparenza.concorso&amp;id=893</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>AZERO/2026/030/CON</t>
+          <t>AZERO/2026/003/AVV</t>
         </is>
       </c>
       <c r="B5" t="inlineStr"/>
       <c r="C5" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 3 posti di Dirigente Biologo – disciplina Patologia Clinica (Laboratorio di Analisi Chimico-Cliniche e Microbiologia)</t>
+          <t>Azienda Zero - Avviso pubblico, per titoli ed esami, per n. 2 posti di Collaboratore Amministrativo Professionale - Settore Amministrativo - Ambito "Supply Chain Management" per il progetto "Innovazione", per Azienda Ospedaliera Universitaria Verona, a tempo determinato con Contratto di Formazione e Lavoro.</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E5" t="inlineStr"/>
       <c r="H5" t="inlineStr">
         <is>
-          <t>24/06/2026 00:00</t>
+          <t>21/07/2026 11:10</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>23/07/2026 18:00</t>
+          <t>06/08/2026 18:00</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P5" t="inlineStr"/>
-      <c r="Q5" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="Q5" t="inlineStr"/>
+      <c r="R5" t="inlineStr"/>
+      <c r="S5" t="inlineStr"/>
       <c r="T5" t="inlineStr">
         <is>
-          <t>deliberazione di Azienda Zero n. 586 del 15/09/2026</t>
+          <t>deliberazione di Azienda Zero n. 565 del 07/09/2026</t>
         </is>
       </c>
       <c r="U5" t="inlineStr">
         <is>
-          <t>15/09/2026 00:00</t>
+          <t>07/09/2026 00:00</t>
         </is>
       </c>
       <c r="V5" t="inlineStr">
         <is>
-          <t>14/09/2028 00:00</t>
+          <t>06/09/2028 00:00</t>
         </is>
       </c>
       <c r="W5" t="n">
         <v>0</v>
       </c>
       <c r="X5" t="n">
         <v>0</v>
       </c>
       <c r="Y5" t="n">
         <v>0</v>
       </c>
       <c r="Z5" t="n">
         <v>0</v>
       </c>
       <c r="AA5" t="n">
         <v>0</v>
       </c>
       <c r="AC5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD5" t="n">
         <v>0</v>
       </c>
       <c r="AE5" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF5" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>CFL (Contratto Formazione Lavoro)</t>
         </is>
       </c>
       <c r="AG5" t="inlineStr">
         <is>
-          <t>https://aziendazero.concorsieavvisi.it/index.cfm?action=trasparenza.concorso&amp;id=884</t>
+          <t>https://azeroveneto.concorsismart.it</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>AZERO/2026/002/AVV</t>
-[...2 lines deleted...]
-      <c r="B6" t="inlineStr"/>
+          <t>45685/2026</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>20/2026</t>
+        </is>
+      </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>Azienda Zero - Avviso pubblico per mobilità volontaria esterna per la copertura di n. 120 posti di INFERMIERE - Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario a tempo pieno ed indeterminato.</t>
+          <t>Avviso pubblico per il conferimento di una borsa di studio presso l`UOC Neurologia B_ Biotecnologo (prot. n. 45685/2026).</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E6" t="inlineStr"/>
       <c r="H6" t="inlineStr">
         <is>
-          <t>28/05/2026 12:00</t>
+          <t>14/07/2026 07:00</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>26/06/2026 18:00</t>
+          <t>29/07/2026 23:59</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P6" t="inlineStr"/>
       <c r="Q6" t="inlineStr"/>
-      <c r="R6" t="inlineStr"/>
+      <c r="R6" t="inlineStr">
+        <is>
+          <t>0458121623</t>
+        </is>
+      </c>
       <c r="S6" t="inlineStr"/>
-      <c r="T6" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="T6" t="inlineStr"/>
       <c r="W6" t="n">
         <v>0</v>
       </c>
       <c r="X6" t="n">
         <v>0</v>
       </c>
       <c r="Y6" t="n">
         <v>0</v>
       </c>
       <c r="Z6" t="n">
         <v>0</v>
       </c>
       <c r="AA6" t="n">
         <v>0</v>
       </c>
       <c r="AC6" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD6" t="n">
         <v>0</v>
       </c>
       <c r="AE6" t="inlineStr">
         <is>
-          <t>Avviso di mobilità da altro ente</t>
+          <t>Borsa di studio e ricerca</t>
         </is>
       </c>
       <c r="AF6" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Borsa di studio</t>
         </is>
       </c>
       <c r="AG6" t="inlineStr">
         <is>
-          <t>https://azeroveneto.concorsismart.it</t>
+          <t>https://ospedaleuniverona.iscrizioneconcorsi.it</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>AZERO/2026/028/CON</t>
+          <t>AZERO/2026/033/CON</t>
         </is>
       </c>
       <c r="B7" t="inlineStr"/>
       <c r="C7" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 38 posti, a tempo pieno e indeterminato, di Fisioterapista – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 1 posto, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Cardiologia, per conto dell’Azienda Ospedaliera Universitaria Integrata Verona per attività professionale rivolta prevalentemente alla cardiologia pediatrica.</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E7" t="inlineStr"/>
       <c r="H7" t="inlineStr">
         <is>
-          <t>22/05/2026 08:05</t>
+          <t>08/07/2026 08:00</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>18/06/2026 18:00</t>
+          <t>06/08/2026 18:00</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P7" t="inlineStr"/>
-      <c r="Q7" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="S7" t="inlineStr"/>
+      <c r="Q7" t="inlineStr">
+        <is>
+          <t>Ufficio Concorsi Azienda Zero</t>
+        </is>
+      </c>
+      <c r="R7" t="inlineStr">
+        <is>
+          <t>049.8778314 – 8191 – 8312 – 8170 – 8324 – 8439 – 8231</t>
+        </is>
+      </c>
+      <c r="S7" t="inlineStr">
+        <is>
+          <t>concorsi@azero.veneto.it</t>
+        </is>
+      </c>
       <c r="T7" t="inlineStr">
         <is>
-          <t>deliberazione di Azienda Zero n. 522 del 03/08/2026</t>
+          <t>deliberazione di Azienda Zero n. 574 del 15/09/2026</t>
         </is>
       </c>
       <c r="U7" t="inlineStr">
         <is>
-          <t>03/08/2026 00:00</t>
+          <t>15/09/2026 00:00</t>
         </is>
       </c>
       <c r="V7" t="inlineStr">
         <is>
-          <t>02/08/2028 00:00</t>
+          <t>14/09/2028 00:00</t>
         </is>
       </c>
       <c r="W7" t="n">
         <v>0</v>
       </c>
       <c r="X7" t="n">
         <v>0</v>
       </c>
       <c r="Y7" t="n">
         <v>0</v>
       </c>
       <c r="Z7" t="n">
         <v>0</v>
       </c>
       <c r="AA7" t="n">
         <v>0</v>
       </c>
       <c r="AC7" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD7" t="n">
         <v>0</v>
       </c>
       <c r="AE7" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AF7" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
       <c r="AG7" t="inlineStr">
         <is>
-          <t>https://azeroveneto.concorsismart.it</t>
+          <t>https://aziendazero.concorsieavvisi.it/index.cfm?action=trasparenza.concorso&amp;id=888</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>AZERO/2026/020/CON</t>
+          <t>43789/2026</t>
         </is>
       </c>
       <c r="B8" t="inlineStr"/>
       <c r="C8" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 8 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Oftalmologia.</t>
+          <t>Avviso pubblico per il conferimento di n. 5 borse di studio presso l`UOC Farmacia_Comitato Etico e n. 1 borsa di studio presso l`USD Unita` Ricerca Clinica (prot. n. 43789/2026)</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E8" t="inlineStr"/>
       <c r="H8" t="inlineStr">
         <is>
-          <t>05/05/2026 12:00</t>
+          <t>02/07/2026 07:00</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>04/06/2026 12:00</t>
+          <t>17/07/2026 23:59</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P8" t="inlineStr"/>
       <c r="Q8" t="inlineStr"/>
-      <c r="R8" t="inlineStr"/>
+      <c r="R8" t="inlineStr">
+        <is>
+          <t>0458121623</t>
+        </is>
+      </c>
       <c r="S8" t="inlineStr"/>
-      <c r="T8" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="T8" t="inlineStr"/>
       <c r="W8" t="n">
         <v>0</v>
       </c>
       <c r="X8" t="n">
         <v>0</v>
       </c>
       <c r="Y8" t="n">
         <v>0</v>
       </c>
       <c r="Z8" t="n">
         <v>0</v>
       </c>
       <c r="AA8" t="n">
         <v>0</v>
       </c>
       <c r="AC8" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD8" t="n">
         <v>0</v>
       </c>
       <c r="AE8" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
-[...6 lines deleted...]
-      </c>
+          <t>Borsa di studio e ricerca</t>
+        </is>
+      </c>
+      <c r="AF8" t="inlineStr"/>
       <c r="AG8" t="inlineStr">
         <is>
-          <t>https://azeroveneto.concorsismart.it</t>
+          <t>https://ospedaleuniverona.iscrizioneconcorsi.it</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>AZERO/2026/022/CON</t>
+          <t>41918</t>
         </is>
       </c>
       <c r="B9" t="inlineStr"/>
       <c r="C9" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 8 posti, a tempo pieno e indeterminato, di Dietista – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.</t>
+          <t>Avviso Pubblico, di mobilità volontaria, per la copertura di n. 1 posto di Dirigente Medico - disciplina Chirurgia Generale per l’U.O.C. Chirurgia Senologica</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E9" t="inlineStr"/>
       <c r="H9" t="inlineStr">
         <is>
-          <t>22/04/2026 12:00</t>
+          <t>24/06/2026 12:15</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>21/05/2026 12:00</t>
+          <t>24/07/2026 23:59</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P9" t="inlineStr"/>
-      <c r="Q9" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Q9" t="inlineStr"/>
       <c r="R9" t="inlineStr"/>
       <c r="S9" t="inlineStr"/>
-      <c r="T9" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="T9" t="inlineStr"/>
       <c r="W9" t="n">
         <v>0</v>
       </c>
       <c r="X9" t="n">
         <v>0</v>
       </c>
       <c r="Y9" t="n">
         <v>0</v>
       </c>
       <c r="Z9" t="n">
         <v>0</v>
       </c>
       <c r="AA9" t="n">
         <v>0</v>
       </c>
       <c r="AC9" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD9" t="n">
         <v>0</v>
       </c>
       <c r="AE9" t="inlineStr">
         <is>
-          <t>Concorsi pubblici - personale del comparto</t>
+          <t>Avviso di mobilità da altro ente</t>
         </is>
       </c>
       <c r="AF9" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Mobilità</t>
         </is>
       </c>
       <c r="AG9" t="inlineStr">
         <is>
-          <t>https://azeroveneto.concorsismart.it</t>
+          <t>https://ospedaleuniverona.iscrizioneconcorsi.it</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>N. AZERO/2026/021/CON</t>
+          <t>41853</t>
         </is>
       </c>
       <c r="B10" t="inlineStr"/>
       <c r="C10" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 5 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Reumatologia.</t>
+          <t>Avviso Pubblico, di mobilità volontaria, per la copertura di n. 1 posto di Dirigente Medico - disciplina Chirurgia Plastica e Ricostruttiva per l’U.O.C. Chirurgia Plastica</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E10" t="inlineStr"/>
       <c r="H10" t="inlineStr">
         <is>
-          <t>22/04/2026 12:00</t>
+          <t>24/06/2026 10:45</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>21/05/2026 18:00</t>
+          <t>21/08/2026 23:59</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P10" t="inlineStr"/>
-      <c r="Q10" t="inlineStr">
-[...28 lines deleted...]
-      </c>
+      <c r="Q10" t="inlineStr"/>
+      <c r="R10" t="inlineStr"/>
+      <c r="S10" t="inlineStr"/>
+      <c r="T10" t="inlineStr"/>
       <c r="W10" t="n">
         <v>0</v>
       </c>
       <c r="X10" t="n">
         <v>0</v>
       </c>
       <c r="Y10" t="n">
         <v>0</v>
       </c>
       <c r="Z10" t="n">
         <v>0</v>
       </c>
       <c r="AA10" t="n">
         <v>0</v>
       </c>
       <c r="AC10" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD10" t="n">
         <v>0</v>
       </c>
       <c r="AE10" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Avviso di mobilità da altro ente</t>
         </is>
       </c>
       <c r="AF10" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Mobilità</t>
         </is>
       </c>
       <c r="AG10" t="inlineStr">
         <is>
-          <t>https://azeroveneto.concorsismart.it</t>
+          <t>https://ospedaleuniverona.iscrizioneconcorsi.it</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>19157/2026</t>
-[...6 lines deleted...]
-      </c>
+          <t>AZERO/2026/030/CON</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr"/>
       <c r="C11" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento di una borsa di studio presso l`UOC Medicina Generale B_ Medico Chirurgo.</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 3 posti di Dirigente Biologo – disciplina Patologia Clinica (Laboratorio di Analisi Chimico-Cliniche e Microbiologia)</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E11" t="inlineStr"/>
       <c r="H11" t="inlineStr">
         <is>
-          <t>28/03/2026 07:00</t>
+          <t>24/06/2026 00:00</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>14/04/2026 23:59</t>
+          <t>23/07/2026 18:00</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P11" t="inlineStr"/>
-      <c r="Q11" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="T11" t="inlineStr"/>
+      <c r="Q11" t="inlineStr">
+        <is>
+          <t>Ufficio Concorsi Azienda Zero</t>
+        </is>
+      </c>
+      <c r="R11" t="inlineStr">
+        <is>
+          <t>049.8778314 – 8191 – 8312 – 8170 – 8324 – 8439 – 8231 – 8509</t>
+        </is>
+      </c>
+      <c r="S11" t="inlineStr">
+        <is>
+          <t>concorsi@azero.veneto.it</t>
+        </is>
+      </c>
+      <c r="T11" t="inlineStr">
+        <is>
+          <t>deliberazione di Azienda Zero n. 586 del 15/09/2026</t>
+        </is>
+      </c>
+      <c r="U11" t="inlineStr">
+        <is>
+          <t>15/09/2026 00:00</t>
+        </is>
+      </c>
+      <c r="V11" t="inlineStr">
+        <is>
+          <t>14/09/2028 00:00</t>
+        </is>
+      </c>
       <c r="W11" t="n">
         <v>0</v>
       </c>
       <c r="X11" t="n">
         <v>0</v>
       </c>
       <c r="Y11" t="n">
         <v>0</v>
       </c>
       <c r="Z11" t="n">
         <v>0</v>
       </c>
       <c r="AA11" t="n">
         <v>0</v>
       </c>
       <c r="AC11" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD11" t="n">
         <v>0</v>
       </c>
       <c r="AE11" t="inlineStr">
         <is>
-          <t>Bandi avviso borse di studio</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AF11" t="inlineStr">
         <is>
-          <t>Borsa di studio</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
       <c r="AG11" t="inlineStr">
         <is>
-          <t>https://ospedaleuniverona.iscrizioneconcorsi.it</t>
+          <t>https://aziendazero.concorsieavvisi.it/index.cfm?action=trasparenza.concorso&amp;id=884</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>AZERO/2026/010/CON</t>
+          <t>AZERO/2026/002/AVV</t>
         </is>
       </c>
       <c r="B12" t="inlineStr"/>
       <c r="C12" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 64 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Anestesia e Rianimazione.</t>
+          <t>Azienda Zero - Avviso pubblico per mobilità volontaria esterna per la copertura di n. 120 posti di INFERMIERE - Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario a tempo pieno ed indeterminato.</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E12" t="inlineStr"/>
       <c r="H12" t="inlineStr">
         <is>
-          <t>25/03/2026 00:00</t>
+          <t>28/05/2026 12:00</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>23/04/2026 18:00</t>
+          <t>26/06/2026 18:00</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P12" t="inlineStr"/>
-      <c r="Q12" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="Q12" t="inlineStr"/>
+      <c r="R12" t="inlineStr"/>
+      <c r="S12" t="inlineStr"/>
       <c r="T12" t="inlineStr">
         <is>
-          <t>Deliberazione di Azienda Zero n. 361 del 09/06/2026 approvazione graduatorie</t>
+          <t>deliberazione di Azienda Zero n. 523 del 03/08/2026</t>
         </is>
       </c>
       <c r="U12" t="inlineStr">
         <is>
-          <t>09/06/2026 00:00</t>
+          <t>03/08/2026 00:00</t>
         </is>
       </c>
       <c r="V12" t="inlineStr">
         <is>
-          <t>08/06/2028 00:00</t>
+          <t>31/10/2026 00:00</t>
         </is>
       </c>
       <c r="W12" t="n">
         <v>0</v>
       </c>
       <c r="X12" t="n">
         <v>0</v>
       </c>
       <c r="Y12" t="n">
         <v>0</v>
       </c>
       <c r="Z12" t="n">
         <v>0</v>
       </c>
       <c r="AA12" t="n">
         <v>0</v>
       </c>
       <c r="AC12" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD12" t="n">
         <v>0</v>
       </c>
       <c r="AE12" t="inlineStr">
         <is>
-          <t>Concorsi pubblici - personale dirigente</t>
+          <t>Avviso di mobilità da altro ente</t>
         </is>
       </c>
       <c r="AF12" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
       <c r="AG12" t="inlineStr">
         <is>
-          <t>https://azeroveneto.concorsismart.it/</t>
+          <t>https://azeroveneto.concorsismart.it</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>AZERO/2026/011/CON</t>
+          <t>AZERO/2026/028/CON</t>
         </is>
       </c>
       <c r="B13" t="inlineStr"/>
       <c r="C13" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 165 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Medicina d'Emergenza-Urgenza.</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 38 posti, a tempo pieno e indeterminato, di Fisioterapista – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E13" t="inlineStr"/>
       <c r="H13" t="inlineStr">
         <is>
-          <t>25/03/2026 00:00</t>
+          <t>22/05/2026 08:05</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>23/04/2026 18:00</t>
+          <t>18/06/2026 18:00</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P13" t="inlineStr"/>
-      <c r="Q13" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="Q13" t="inlineStr"/>
+      <c r="R13" t="inlineStr"/>
+      <c r="S13" t="inlineStr"/>
       <c r="T13" t="inlineStr">
         <is>
-          <t>Delibera Azienda Zero n. 337 del 27/05/2026</t>
+          <t>deliberazione di Azienda Zero n. 522 del 03/08/2026</t>
         </is>
       </c>
       <c r="U13" t="inlineStr">
         <is>
-          <t>27/05/2026 00:00</t>
+          <t>03/08/2026 00:00</t>
         </is>
       </c>
       <c r="V13" t="inlineStr">
         <is>
-          <t>26/05/2028 00:00</t>
+          <t>02/08/2028 00:00</t>
         </is>
       </c>
       <c r="W13" t="n">
         <v>0</v>
       </c>
       <c r="X13" t="n">
         <v>0</v>
       </c>
       <c r="Y13" t="n">
         <v>0</v>
       </c>
       <c r="Z13" t="n">
         <v>0</v>
       </c>
       <c r="AA13" t="n">
         <v>0</v>
       </c>
       <c r="AC13" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD13" t="n">
         <v>0</v>
       </c>
       <c r="AE13" t="inlineStr">
         <is>
-          <t>Concorsi pubblici - personale dirigente</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AF13" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
       <c r="AG13" t="inlineStr">
         <is>
-          <t>https://azeroveneto.concorsismart.it/</t>
+          <t>https://azeroveneto.concorsismart.it</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>16915-2026</t>
+          <t>AZERO/2026/020/CON</t>
         </is>
       </c>
       <c r="B14" t="inlineStr"/>
       <c r="C14" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento di una borsa di studio presso l`Ufficio Comunicazione Esterna e Stampa_ Laurea in lingue (prot. n. 16915/2026).</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 8 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Oftalmologia.</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E14" t="inlineStr"/>
       <c r="H14" t="inlineStr">
         <is>
-          <t>18/03/2026 23:00</t>
+          <t>05/05/2026 12:00</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>03/04/2026 21:59</t>
+          <t>04/06/2026 12:00</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P14" t="inlineStr"/>
       <c r="Q14" t="inlineStr"/>
       <c r="R14" t="inlineStr"/>
       <c r="S14" t="inlineStr"/>
-      <c r="T14" t="inlineStr"/>
+      <c r="T14" t="inlineStr">
+        <is>
+          <t>deliberazione di Azienda Zero n. 484 del 21/07/2026</t>
+        </is>
+      </c>
+      <c r="U14" t="inlineStr">
+        <is>
+          <t>21/07/2026 00:00</t>
+        </is>
+      </c>
+      <c r="V14" t="inlineStr">
+        <is>
+          <t>20/07/2028 00:00</t>
+        </is>
+      </c>
       <c r="W14" t="n">
         <v>0</v>
       </c>
       <c r="X14" t="n">
         <v>0</v>
       </c>
       <c r="Y14" t="n">
         <v>0</v>
       </c>
       <c r="Z14" t="n">
         <v>0</v>
       </c>
       <c r="AA14" t="n">
         <v>0</v>
       </c>
       <c r="AC14" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD14" t="n">
         <v>0</v>
       </c>
       <c r="AE14" t="inlineStr">
         <is>
-          <t>Bandi avviso borse di studio</t>
-[...2 lines deleted...]
-      <c r="AF14" t="inlineStr"/>
+          <t>Concorso pubblico</t>
+        </is>
+      </c>
+      <c r="AF14" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
       <c r="AG14" t="inlineStr">
         <is>
-          <t>https://ospedaleuniverona.iscrizioneconcorsi.it</t>
+          <t>https://azeroveneto.concorsismart.it</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>16291</t>
+          <t>AZERO/2026/022/CON</t>
         </is>
       </c>
       <c r="B15" t="inlineStr"/>
       <c r="C15" t="inlineStr">
         <is>
-          <t>Avviso per il conferimento di una borsa di studio e ricerca RF-2021-12374037 presso l'UOC Oncologia (Prot. n. 16291/2026) Oncologo - CUP: E33C22001040001.</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 8 posti, a tempo pieno e indeterminato, di Dietista – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
-      <c r="E15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E15" t="inlineStr"/>
       <c r="H15" t="inlineStr">
         <is>
-          <t>16/03/2026 23:00</t>
+          <t>22/04/2026 12:00</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>01/04/2026 21:59</t>
+          <t>21/05/2026 12:00</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P15" t="inlineStr"/>
-      <c r="Q15" t="inlineStr"/>
+      <c r="Q15" t="inlineStr">
+        <is>
+          <t>Ufficio Concorsi di Azienda Zero Telefono: 049.8778310 – 8444 – 8312 – 8186 – 8029 – 8019 – 8407 – 8311 – 8222 – 8442 – 8175 Email: concorsi@azero.veneto.it</t>
+        </is>
+      </c>
       <c r="R15" t="inlineStr"/>
       <c r="S15" t="inlineStr"/>
       <c r="T15" t="inlineStr">
         <is>
-          <t>424/2026</t>
+          <t>Deliberazione di Azienda Zero n. 461 del 09/07/2026</t>
         </is>
       </c>
       <c r="U15" t="inlineStr">
         <is>
-          <t>16/04/2026 00:00</t>
+          <t>09/07/2026 00:00</t>
+        </is>
+      </c>
+      <c r="V15" t="inlineStr">
+        <is>
+          <t>08/07/2028 00:00</t>
         </is>
       </c>
       <c r="W15" t="n">
         <v>0</v>
       </c>
       <c r="X15" t="n">
         <v>0</v>
       </c>
       <c r="Y15" t="n">
         <v>0</v>
       </c>
       <c r="Z15" t="n">
         <v>0</v>
       </c>
       <c r="AA15" t="n">
         <v>0</v>
       </c>
       <c r="AC15" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD15" t="n">
         <v>0</v>
       </c>
       <c r="AE15" t="inlineStr">
         <is>
-          <t>Bandi avviso borse di studio</t>
-[...2 lines deleted...]
-      <c r="AF15" t="inlineStr"/>
+          <t>Concorsi pubblici - personale del comparto</t>
+        </is>
+      </c>
+      <c r="AF15" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
       <c r="AG15" t="inlineStr">
         <is>
-          <t>https://ospedaleuniverona.iscrizioneconcorsi.it</t>
+          <t>https://azeroveneto.concorsismart.it</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>16266-2026</t>
+          <t>N. AZERO/2026/021/CON</t>
         </is>
       </c>
       <c r="B16" t="inlineStr"/>
       <c r="C16" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento di una borsa di studio presso l`UOC Oncologia _ Biotecnologo ( prot. 16266/2026.)</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 5 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Reumatologia.</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E16" t="inlineStr"/>
       <c r="H16" t="inlineStr">
         <is>
-          <t>16/03/2026 23:00</t>
+          <t>22/04/2026 12:00</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>01/04/2026 21:59</t>
+          <t>21/05/2026 18:00</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P16" t="inlineStr"/>
-      <c r="Q16" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="T16" t="inlineStr"/>
+      <c r="Q16" t="inlineStr">
+        <is>
+          <t>Ufficio Concorsi di Azienda Zero</t>
+        </is>
+      </c>
+      <c r="R16" t="inlineStr">
+        <is>
+          <t>Telefono: 049.8778310 – 8444 – 8312 – 8186 – 8029 – 8019 – 8407 – 8311 – 8222 – 8442 – 8175</t>
+        </is>
+      </c>
+      <c r="S16" t="inlineStr">
+        <is>
+          <t>concorsi@azero.veneto.it</t>
+        </is>
+      </c>
+      <c r="T16" t="inlineStr">
+        <is>
+          <t>deliberazione di Azienda Zero n. 493 del 21/07/2026</t>
+        </is>
+      </c>
+      <c r="U16" t="inlineStr">
+        <is>
+          <t>21/07/2026 00:00</t>
+        </is>
+      </c>
+      <c r="V16" t="inlineStr">
+        <is>
+          <t>20/07/2028 00:00</t>
+        </is>
+      </c>
       <c r="W16" t="n">
         <v>0</v>
       </c>
       <c r="X16" t="n">
         <v>0</v>
       </c>
       <c r="Y16" t="n">
         <v>0</v>
       </c>
       <c r="Z16" t="n">
         <v>0</v>
       </c>
       <c r="AA16" t="n">
         <v>0</v>
       </c>
       <c r="AC16" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD16" t="n">
         <v>0</v>
       </c>
       <c r="AE16" t="inlineStr">
         <is>
-          <t>Bandi avviso borse di studio</t>
-[...2 lines deleted...]
-      <c r="AF16" t="inlineStr"/>
+          <t>Concorso pubblico</t>
+        </is>
+      </c>
+      <c r="AF16" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
       <c r="AG16" t="inlineStr">
         <is>
-          <t>https://ospedaleuniverona.iscrizioneconcorsi.it</t>
+          <t>https://azeroveneto.concorsismart.it</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>AZERO-2026-004-CON</t>
-[...2 lines deleted...]
-      <c r="B17" t="inlineStr"/>
+          <t>19157/2026</t>
+        </is>
+      </c>
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>7/2026</t>
+        </is>
+      </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 5 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Medicina del Lavoro e Sicurezza degli Ambienti di Lavoro ovvero Dirigente Medico – disciplina Medicina Legale per lo svolgimento delle funzioni di medico competente di cui al D.Lgs. n. 81 del 9/4/2008 e s.m.i..</t>
+          <t>Avviso pubblico per il conferimento di una borsa di studio presso l`UOC Medicina Generale B_ Medico Chirurgo.</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E17" t="inlineStr"/>
       <c r="H17" t="inlineStr">
         <is>
-          <t>11/03/2026 23:00</t>
+          <t>28/03/2026 07:00</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>09/04/2026 18:00</t>
+          <t>14/04/2026 23:59</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P17" t="inlineStr"/>
-      <c r="Q17" t="inlineStr">
-[...28 lines deleted...]
-      </c>
+      <c r="Q17" t="inlineStr"/>
+      <c r="R17" t="inlineStr"/>
+      <c r="S17" t="inlineStr"/>
+      <c r="T17" t="inlineStr"/>
       <c r="W17" t="n">
         <v>0</v>
       </c>
       <c r="X17" t="n">
         <v>0</v>
       </c>
       <c r="Y17" t="n">
         <v>0</v>
       </c>
       <c r="Z17" t="n">
         <v>0</v>
       </c>
       <c r="AA17" t="n">
         <v>0</v>
       </c>
       <c r="AC17" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD17" t="n">
         <v>0</v>
       </c>
       <c r="AE17" t="inlineStr">
         <is>
-          <t>Concorsi pubblici - personale dirigente</t>
+          <t>Bandi avviso borse di studio</t>
         </is>
       </c>
       <c r="AF17" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
-[...2 lines deleted...]
-      <c r="AG17" t="inlineStr"/>
+          <t>Borsa di studio</t>
+        </is>
+      </c>
+      <c r="AG17" t="inlineStr">
+        <is>
+          <t>https://ospedaleuniverona.iscrizioneconcorsi.it</t>
+        </is>
+      </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>AZERO-2026-003-CON</t>
+          <t>AZERO/2026/010/CON</t>
         </is>
       </c>
       <c r="B18" t="inlineStr"/>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 24 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Psicologo – disciplina Psicoterapia.</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 64 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Anestesia e Rianimazione.</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E18" t="inlineStr"/>
       <c r="H18" t="inlineStr">
         <is>
-          <t>11/03/2026 23:00</t>
+          <t>25/03/2026 00:00</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>09/04/2026 18:00</t>
+          <t>23/04/2026 18:00</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P18" t="inlineStr"/>
       <c r="Q18" t="inlineStr">
         <is>
-          <t>Ufficio Concorsi di Azienda Zero</t>
+          <t>Ufficio Concorsi Azienda Zero</t>
         </is>
       </c>
       <c r="R18" t="inlineStr">
         <is>
-          <t>049.8778310 – 8314 – 8437– 8191 – 8312 – 8170 – 8324 – 8439 – 8231</t>
+          <t>049.8778312 – 8170 – 8324 – 8314 – 8191 – 8439 – 8231</t>
         </is>
       </c>
       <c r="S18" t="inlineStr">
         <is>
           <t>concorsi@azero.veneto.it</t>
         </is>
       </c>
       <c r="T18" t="inlineStr">
         <is>
-          <t>Deliberazione di Azienda Zero n. 463 del 09/07/2026</t>
+          <t>Deliberazione di Azienda Zero n. 361 del 09/06/2026 approvazione graduatorie</t>
         </is>
       </c>
       <c r="U18" t="inlineStr">
         <is>
-          <t>09/07/2026 00:00</t>
+          <t>09/06/2026 00:00</t>
         </is>
       </c>
       <c r="V18" t="inlineStr">
         <is>
-          <t>08/07/2028 00:00</t>
+          <t>08/06/2028 00:00</t>
         </is>
       </c>
       <c r="W18" t="n">
         <v>0</v>
       </c>
       <c r="X18" t="n">
         <v>0</v>
       </c>
       <c r="Y18" t="n">
         <v>0</v>
       </c>
       <c r="Z18" t="n">
         <v>0</v>
       </c>
       <c r="AA18" t="n">
         <v>0</v>
       </c>
       <c r="AC18" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD18" t="n">
         <v>0</v>
       </c>
       <c r="AE18" t="inlineStr">
         <is>
           <t>Concorsi pubblici - personale dirigente</t>
         </is>
       </c>
-      <c r="AF18" t="inlineStr"/>
-      <c r="AG18" t="inlineStr"/>
+      <c r="AF18" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+      <c r="AG18" t="inlineStr">
+        <is>
+          <t>https://azeroveneto.concorsismart.it/</t>
+        </is>
+      </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>13249-2026</t>
+          <t>AZERO/2026/011/CON</t>
         </is>
       </c>
       <c r="B19" t="inlineStr"/>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento di n. una borsa di studio presso l`UOC Oncologia _ Medico chirurgo (prot. n. 13249/2026).</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 165 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Medicina d'Emergenza-Urgenza.</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E19" t="inlineStr"/>
       <c r="H19" t="inlineStr">
         <is>
-          <t>03/03/2026 23:00</t>
+          <t>25/03/2026 00:00</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>19/03/2026 22:59</t>
+          <t>23/04/2026 18:00</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P19" t="inlineStr"/>
-      <c r="Q19" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="S19" t="inlineStr"/>
+      <c r="Q19" t="inlineStr">
+        <is>
+          <t>Ufficio Concorsi Azienda Zero</t>
+        </is>
+      </c>
+      <c r="R19" t="inlineStr">
+        <is>
+          <t>049.8778170 – 8324 – 8439 – 8231 – 8314 – 8191 – 8312</t>
+        </is>
+      </c>
+      <c r="S19" t="inlineStr">
+        <is>
+          <t>concorsi@azero.veneto.it</t>
+        </is>
+      </c>
       <c r="T19" t="inlineStr">
         <is>
-          <t>418/2026</t>
+          <t>Delibera Azienda Zero n. 337 del 27/05/2026</t>
         </is>
       </c>
       <c r="U19" t="inlineStr">
         <is>
-          <t>14/04/2026 00:00</t>
+          <t>27/05/2026 00:00</t>
+        </is>
+      </c>
+      <c r="V19" t="inlineStr">
+        <is>
+          <t>26/05/2028 00:00</t>
         </is>
       </c>
       <c r="W19" t="n">
         <v>0</v>
       </c>
       <c r="X19" t="n">
         <v>0</v>
       </c>
       <c r="Y19" t="n">
         <v>0</v>
       </c>
       <c r="Z19" t="n">
         <v>0</v>
       </c>
       <c r="AA19" t="n">
         <v>0</v>
       </c>
       <c r="AC19" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD19" t="n">
         <v>0</v>
       </c>
       <c r="AE19" t="inlineStr">
         <is>
-          <t>Bandi avviso borse di studio</t>
-[...3 lines deleted...]
-      <c r="AG19" t="inlineStr"/>
+          <t>Concorsi pubblici - personale dirigente</t>
+        </is>
+      </c>
+      <c r="AF19" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+      <c r="AG19" t="inlineStr">
+        <is>
+          <t>https://azeroveneto.concorsismart.it/</t>
+        </is>
+      </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>11913-2026</t>
+          <t>16915-2026</t>
         </is>
       </c>
       <c r="B20" t="inlineStr"/>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento di una borsa di studio presso l`UOS Unità Ricerca Clinica _ Giurista. (prot. 11913/2026).</t>
+          <t>Avviso pubblico per il conferimento di una borsa di studio presso l`Ufficio Comunicazione Esterna e Stampa_ Laurea in lingue (prot. n. 16915/2026).</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E20" t="inlineStr"/>
       <c r="H20" t="inlineStr">
         <is>
-          <t>25/02/2026 23:00</t>
+          <t>18/03/2026 23:00</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>14/03/2026 22:59</t>
+          <t>03/04/2026 21:59</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P20" t="inlineStr"/>
       <c r="Q20" t="inlineStr"/>
       <c r="R20" t="inlineStr"/>
       <c r="S20" t="inlineStr"/>
       <c r="T20" t="inlineStr"/>
       <c r="W20" t="n">
         <v>0</v>
       </c>
       <c r="X20" t="n">
         <v>0</v>
       </c>
       <c r="Y20" t="n">
         <v>0</v>
       </c>
       <c r="Z20" t="n">
         <v>0</v>
       </c>
       <c r="AA20" t="n">
         <v>0</v>
       </c>
       <c r="AC20" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD20" t="n">
         <v>0</v>
       </c>
       <c r="AE20" t="inlineStr">
         <is>
           <t>Bandi avviso borse di studio</t>
         </is>
       </c>
       <c r="AF20" t="inlineStr"/>
-      <c r="AG20" t="inlineStr"/>
+      <c r="AG20" t="inlineStr">
+        <is>
+          <t>https://ospedaleuniverona.iscrizioneconcorsi.it</t>
+        </is>
+      </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>AZERO-2026-005-CON</t>
+          <t>16266-2026</t>
         </is>
       </c>
       <c r="B21" t="inlineStr"/>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 7 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Neuropsichiatria Infantile, per prevalente attività inerente ai disturbi dello spettro autistico dei minori adolescenti e degli adulti (un posto per AOUI Verona)</t>
+          <t>Avviso pubblico per il conferimento di una borsa di studio presso l`UOC Oncologia _ Biotecnologo ( prot. 16266/2026.)</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E21" t="inlineStr"/>
       <c r="H21" t="inlineStr">
         <is>
-          <t>18/02/2026 23:00</t>
+          <t>16/03/2026 23:00</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>19/03/2026 22:59</t>
+          <t>01/04/2026 21:59</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P21" t="inlineStr"/>
       <c r="Q21" t="inlineStr"/>
       <c r="R21" t="inlineStr"/>
       <c r="S21" t="inlineStr"/>
-      <c r="T21" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="T21" t="inlineStr"/>
       <c r="W21" t="n">
         <v>0</v>
       </c>
       <c r="X21" t="n">
         <v>0</v>
       </c>
       <c r="Y21" t="n">
         <v>0</v>
       </c>
       <c r="Z21" t="n">
         <v>0</v>
       </c>
       <c r="AA21" t="n">
         <v>0</v>
       </c>
       <c r="AC21" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD21" t="n">
         <v>0</v>
       </c>
       <c r="AE21" t="inlineStr">
         <is>
-          <t>Concorsi pubblici - personale dirigente</t>
+          <t>Bandi avviso borse di studio</t>
         </is>
       </c>
       <c r="AF21" t="inlineStr"/>
-      <c r="AG21" t="inlineStr"/>
+      <c r="AG21" t="inlineStr">
+        <is>
+          <t>https://ospedaleuniverona.iscrizioneconcorsi.it</t>
+        </is>
+      </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>4084-2026</t>
+          <t>16291</t>
         </is>
       </c>
       <c r="B22" t="inlineStr"/>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Avviso per il conferimento di un incarico di lavoro autonomo presso l'UOC Neurologia B (Prot. n. 4084/2026) FISM - Neurologo.</t>
+          <t>Avviso per il conferimento di una borsa di studio e ricerca RF-2021-12374037 presso l'UOC Oncologia (Prot. n. 16291/2026) Oncologo - CUP: E33C22001040001.</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
-      <c r="E22" t="inlineStr"/>
+      <c r="E22" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Determinazione conferimento borsa di studio n. 424/2026&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>22/01/2026 23:00</t>
+          <t>16/03/2026 23:00</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>07/02/2026 22:59</t>
+          <t>01/04/2026 21:59</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P22" t="inlineStr"/>
       <c r="Q22" t="inlineStr"/>
       <c r="R22" t="inlineStr"/>
       <c r="S22" t="inlineStr"/>
       <c r="T22" t="inlineStr">
         <is>
-          <t>253 del 25.02.2026</t>
+          <t>424/2026</t>
         </is>
       </c>
       <c r="U22" t="inlineStr">
         <is>
-          <t>25/02/2026 00:00</t>
+          <t>16/04/2026 00:00</t>
         </is>
       </c>
       <c r="W22" t="n">
         <v>0</v>
       </c>
       <c r="X22" t="n">
         <v>0</v>
       </c>
       <c r="Y22" t="n">
         <v>0</v>
       </c>
       <c r="Z22" t="n">
         <v>0</v>
       </c>
       <c r="AA22" t="n">
         <v>0</v>
       </c>
       <c r="AC22" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD22" t="n">
         <v>0</v>
       </c>
       <c r="AE22" t="inlineStr">
         <is>
-          <t>Bandi avviso incarichi libero professionali</t>
+          <t>Bandi avviso borse di studio</t>
         </is>
       </c>
       <c r="AF22" t="inlineStr"/>
-      <c r="AG22" t="inlineStr"/>
+      <c r="AG22" t="inlineStr">
+        <is>
+          <t>https://ospedaleuniverona.iscrizioneconcorsi.it</t>
+        </is>
+      </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>AZERO-2025-093-CON</t>
+          <t>AZERO-2026-003-CON</t>
         </is>
       </c>
       <c r="B23" t="inlineStr"/>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 8 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Medicina Nucleare.</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 24 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Psicologo – disciplina Psicoterapia.</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E23" t="inlineStr"/>
       <c r="H23" t="inlineStr">
         <is>
-          <t>13/01/2026 23:00</t>
+          <t>11/03/2026 23:00</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>12/02/2026 22:59</t>
+          <t>09/04/2026 18:00</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P23" t="inlineStr"/>
-      <c r="Q23" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="S23" t="inlineStr"/>
+      <c r="Q23" t="inlineStr">
+        <is>
+          <t>Ufficio Concorsi di Azienda Zero</t>
+        </is>
+      </c>
+      <c r="R23" t="inlineStr">
+        <is>
+          <t>049.8778310 – 8314 – 8437– 8191 – 8312 – 8170 – 8324 – 8439 – 8231</t>
+        </is>
+      </c>
+      <c r="S23" t="inlineStr">
+        <is>
+          <t>concorsi@azero.veneto.it</t>
+        </is>
+      </c>
       <c r="T23" t="inlineStr">
         <is>
-          <t>delibera Azienda Zero n. 224 del 14/04/2026</t>
+          <t>Deliberazione di Azienda Zero n. 463 del 09/07/2026</t>
         </is>
       </c>
       <c r="U23" t="inlineStr">
         <is>
-          <t>14/04/2026 00:00</t>
+          <t>09/07/2026 00:00</t>
         </is>
       </c>
       <c r="V23" t="inlineStr">
         <is>
-          <t>13/04/2028 00:00</t>
+          <t>08/07/2028 00:00</t>
         </is>
       </c>
       <c r="W23" t="n">
         <v>0</v>
       </c>
       <c r="X23" t="n">
         <v>0</v>
       </c>
       <c r="Y23" t="n">
         <v>0</v>
       </c>
       <c r="Z23" t="n">
         <v>0</v>
       </c>
       <c r="AA23" t="n">
         <v>0</v>
       </c>
       <c r="AC23" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD23" t="n">
         <v>0</v>
       </c>
       <c r="AE23" t="inlineStr">
         <is>
           <t>Concorsi pubblici - personale dirigente</t>
         </is>
       </c>
-      <c r="AF23" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AF23" t="inlineStr"/>
       <c r="AG23" t="inlineStr"/>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>AZERO-2025-092-CON</t>
+          <t>AZERO-2026-004-CON</t>
         </is>
       </c>
       <c r="B24" t="inlineStr"/>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 28 posti, a tempo pieno e indeterminato, di Collaboratore Amministrativo Professionale – Area Giuridica – Area dei Professionisti della Salute e dei Funzionari – Ruolo Amministrativo.</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 5 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Medicina del Lavoro e Sicurezza degli Ambienti di Lavoro ovvero Dirigente Medico – disciplina Medicina Legale per lo svolgimento delle funzioni di medico competente di cui al D.Lgs. n. 81 del 9/4/2008 e s.m.i..</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E24" t="inlineStr"/>
       <c r="H24" t="inlineStr">
         <is>
-          <t>06/01/2026 23:00</t>
+          <t>11/03/2026 23:00</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>02/02/2026 22:59</t>
+          <t>09/04/2026 18:00</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P24" t="inlineStr"/>
-      <c r="Q24" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="S24" t="inlineStr"/>
+      <c r="Q24" t="inlineStr">
+        <is>
+          <t>Ufficio Concorsi di Azienda Zero</t>
+        </is>
+      </c>
+      <c r="R24" t="inlineStr">
+        <is>
+          <t>049.8778310 – 8314 – 8437– 8191 – 8312 – 8170 – 8324 – 8439 – 8231</t>
+        </is>
+      </c>
+      <c r="S24" t="inlineStr">
+        <is>
+          <t>concorsi@azero.veneto.it</t>
+        </is>
+      </c>
       <c r="T24" t="inlineStr">
         <is>
-          <t>270 del 24/04/2026 Azienda Zero (approvazione graduatoria)</t>
+          <t>Deliberazione di Azienda Zero n. 320 del 21/05/2026</t>
         </is>
       </c>
       <c r="U24" t="inlineStr">
         <is>
-          <t>24/04/2026 00:00</t>
+          <t>21/05/2026 00:00</t>
         </is>
       </c>
       <c r="V24" t="inlineStr">
         <is>
-          <t>23/04/2028 00:00</t>
+          <t>20/05/2028 00:00</t>
         </is>
       </c>
       <c r="W24" t="n">
         <v>0</v>
       </c>
       <c r="X24" t="n">
         <v>0</v>
       </c>
       <c r="Y24" t="n">
         <v>0</v>
       </c>
       <c r="Z24" t="n">
         <v>0</v>
       </c>
       <c r="AA24" t="n">
         <v>0</v>
       </c>
       <c r="AC24" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD24" t="n">
         <v>0</v>
       </c>
       <c r="AE24" t="inlineStr">
         <is>
-          <t>Concorsi pubblici - personale del comparto</t>
-[...2 lines deleted...]
-      <c r="AF24" t="inlineStr"/>
+          <t>Concorsi pubblici - personale dirigente</t>
+        </is>
+      </c>
+      <c r="AF24" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
       <c r="AG24" t="inlineStr"/>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>AZERO-2025-091-CON</t>
+          <t>13249-2026</t>
         </is>
       </c>
       <c r="B25" t="inlineStr"/>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 26 posti, a tempo pieno e indeterminato, di Collaboratore Amministrativo Professionale – Area Economica – Area dei Professionisti della Salute e dei Funzionari – Ruolo Amministrativo.</t>
+          <t>Avviso pubblico per il conferimento di n. una borsa di studio presso l`UOC Oncologia _ Medico chirurgo (prot. n. 13249/2026).</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E25" t="inlineStr"/>
       <c r="H25" t="inlineStr">
         <is>
-          <t>06/01/2026 23:00</t>
+          <t>03/03/2026 23:00</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>02/02/2026 22:59</t>
+          <t>19/03/2026 22:59</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P25" t="inlineStr"/>
       <c r="Q25" t="inlineStr"/>
       <c r="R25" t="inlineStr"/>
       <c r="S25" t="inlineStr"/>
       <c r="T25" t="inlineStr">
         <is>
-          <t>219 del 01/04/2026 Azienda Zero (approvazione graduatoria)</t>
+          <t>418/2026</t>
         </is>
       </c>
       <c r="U25" t="inlineStr">
         <is>
-          <t>01/04/2026 00:00</t>
-[...4 lines deleted...]
-          <t>31/03/2028 00:00</t>
+          <t>14/04/2026 00:00</t>
         </is>
       </c>
       <c r="W25" t="n">
         <v>0</v>
       </c>
       <c r="X25" t="n">
         <v>0</v>
       </c>
       <c r="Y25" t="n">
         <v>0</v>
       </c>
       <c r="Z25" t="n">
         <v>0</v>
       </c>
       <c r="AA25" t="n">
         <v>0</v>
       </c>
       <c r="AC25" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD25" t="n">
         <v>0</v>
       </c>
       <c r="AE25" t="inlineStr">
         <is>
-          <t>Concorsi pubblici - personale del comparto</t>
+          <t>Bandi avviso borse di studio</t>
         </is>
       </c>
       <c r="AF25" t="inlineStr"/>
       <c r="AG25" t="inlineStr"/>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>AZERO-2025-090-CON</t>
+          <t>11913-2026</t>
         </is>
       </c>
       <c r="B26" t="inlineStr"/>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 120 posti, a tempo pieno e indeterminato, di Tecnico Sanitario di Laboratorio Biomedico – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.</t>
+          <t>Avviso pubblico per il conferimento di una borsa di studio presso l`UOS Unità Ricerca Clinica _ Giurista. (prot. 11913/2026).</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E26" t="inlineStr"/>
       <c r="H26" t="inlineStr">
         <is>
-          <t>30/12/2025 23:00</t>
+          <t>25/02/2026 23:00</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>29/01/2026 22:59</t>
+          <t>14/03/2026 22:59</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P26" t="inlineStr"/>
       <c r="Q26" t="inlineStr"/>
       <c r="R26" t="inlineStr"/>
       <c r="S26" t="inlineStr"/>
-      <c r="T26" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="T26" t="inlineStr"/>
       <c r="W26" t="n">
         <v>0</v>
       </c>
       <c r="X26" t="n">
         <v>0</v>
       </c>
       <c r="Y26" t="n">
         <v>0</v>
       </c>
       <c r="Z26" t="n">
         <v>0</v>
       </c>
       <c r="AA26" t="n">
         <v>0</v>
       </c>
       <c r="AC26" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD26" t="n">
         <v>0</v>
       </c>
       <c r="AE26" t="inlineStr">
         <is>
-          <t>Concorsi pubblici - personale del comparto</t>
+          <t>Bandi avviso borse di studio</t>
         </is>
       </c>
       <c r="AF26" t="inlineStr"/>
       <c r="AG26" t="inlineStr"/>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>AZERO-2025-075-CON</t>
+          <t>AZERO-2026-005-CON</t>
         </is>
       </c>
       <c r="B27" t="inlineStr"/>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Azienda Zero Concorso pubblico, per titoli ed esami, per n. 4 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Pediatria, per prevalente attività di cardiologia pediatrica.</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 7 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Neuropsichiatria Infantile, per prevalente attività inerente ai disturbi dello spettro autistico dei minori adolescenti e degli adulti (un posto per AOUI Verona)</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E27" t="inlineStr"/>
       <c r="H27" t="inlineStr">
         <is>
-          <t>16/12/2025 23:00</t>
+          <t>18/02/2026 23:00</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t>15/01/2026 22:59</t>
+          <t>19/03/2026 22:59</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P27" t="inlineStr"/>
       <c r="Q27" t="inlineStr"/>
       <c r="R27" t="inlineStr"/>
       <c r="S27" t="inlineStr"/>
-      <c r="T27" t="inlineStr"/>
+      <c r="T27" t="inlineStr">
+        <is>
+          <t>Delibera Azienda Zero n. 333 del 27/05/2026</t>
+        </is>
+      </c>
+      <c r="U27" t="inlineStr">
+        <is>
+          <t>27/05/2026 00:00</t>
+        </is>
+      </c>
       <c r="V27" t="inlineStr">
         <is>
-          <t>09/03/2028 00:00</t>
+          <t>26/05/2028 00:00</t>
         </is>
       </c>
       <c r="W27" t="n">
         <v>0</v>
       </c>
       <c r="X27" t="n">
         <v>0</v>
       </c>
       <c r="Y27" t="n">
         <v>0</v>
       </c>
       <c r="Z27" t="n">
         <v>0</v>
       </c>
       <c r="AA27" t="n">
         <v>0</v>
       </c>
       <c r="AC27" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD27" t="n">
         <v>0</v>
       </c>
       <c r="AE27" t="inlineStr">
         <is>
           <t>Concorsi pubblici - personale dirigente</t>
         </is>
       </c>
       <c r="AF27" t="inlineStr"/>
       <c r="AG27" t="inlineStr"/>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>AZERO-2025-077-CON</t>
+          <t>4084-2026</t>
         </is>
       </c>
       <c r="B28" t="inlineStr"/>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Azienda Zero Concorso pubblico, per titoli ed esami, per n. 2 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Odontoiatra – disciplina Odontoiatria.</t>
+          <t>Avviso per il conferimento di un incarico di lavoro autonomo presso l'UOC Neurologia B (Prot. n. 4084/2026) FISM - Neurologo.</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E28" t="inlineStr"/>
       <c r="H28" t="inlineStr">
         <is>
-          <t>14/12/2025 23:00</t>
+          <t>22/01/2026 23:00</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
-          <t>16/01/2026 22:59</t>
+          <t>07/02/2026 22:59</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P28" t="inlineStr"/>
       <c r="Q28" t="inlineStr"/>
       <c r="R28" t="inlineStr"/>
       <c r="S28" t="inlineStr"/>
-      <c r="T28" t="inlineStr"/>
-[...2 lines deleted...]
-          <t>09/03/2028 00:00</t>
+      <c r="T28" t="inlineStr">
+        <is>
+          <t>253 del 25.02.2026</t>
+        </is>
+      </c>
+      <c r="U28" t="inlineStr">
+        <is>
+          <t>25/02/2026 00:00</t>
         </is>
       </c>
       <c r="W28" t="n">
         <v>0</v>
       </c>
       <c r="X28" t="n">
         <v>0</v>
       </c>
       <c r="Y28" t="n">
         <v>0</v>
       </c>
       <c r="Z28" t="n">
         <v>0</v>
       </c>
       <c r="AA28" t="n">
         <v>0</v>
       </c>
       <c r="AC28" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD28" t="n">
         <v>0</v>
       </c>
       <c r="AE28" t="inlineStr">
         <is>
-          <t>Concorsi pubblici - personale dirigente</t>
+          <t>Bandi avviso incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF28" t="inlineStr"/>
       <c r="AG28" t="inlineStr"/>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>N. AZERO-2025-078-CON</t>
+          <t>AZERO-2025-093-CON</t>
         </is>
       </c>
       <c r="B29" t="inlineStr"/>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 5 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Fisico – disciplina Fisica Sanitaria.</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 8 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Medicina Nucleare.</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E29" t="inlineStr"/>
       <c r="H29" t="inlineStr">
         <is>
-          <t>03/12/2025 23:00</t>
+          <t>13/01/2026 23:00</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
-          <t>01/01/2026 22:59</t>
+          <t>12/02/2026 22:59</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P29" t="inlineStr"/>
       <c r="Q29" t="inlineStr"/>
       <c r="R29" t="inlineStr"/>
       <c r="S29" t="inlineStr"/>
-      <c r="T29" t="inlineStr"/>
+      <c r="T29" t="inlineStr">
+        <is>
+          <t>delibera Azienda Zero n. 224 del 14/04/2026</t>
+        </is>
+      </c>
+      <c r="U29" t="inlineStr">
+        <is>
+          <t>14/04/2026 00:00</t>
+        </is>
+      </c>
       <c r="V29" t="inlineStr">
         <is>
-          <t>09/03/2028 00:00</t>
+          <t>13/04/2028 00:00</t>
         </is>
       </c>
       <c r="W29" t="n">
         <v>0</v>
       </c>
       <c r="X29" t="n">
         <v>0</v>
       </c>
       <c r="Y29" t="n">
         <v>0</v>
       </c>
       <c r="Z29" t="n">
         <v>0</v>
       </c>
       <c r="AA29" t="n">
         <v>0</v>
       </c>
       <c r="AC29" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD29" t="n">
         <v>0</v>
       </c>
       <c r="AE29" t="inlineStr">
         <is>
           <t>Concorsi pubblici - personale dirigente</t>
         </is>
       </c>
-      <c r="AF29" t="inlineStr"/>
+      <c r="AF29" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
       <c r="AG29" t="inlineStr"/>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>AZERO-2025-067-CON</t>
-[...1 lines deleted...]
-      </c>
+          <t>AZERO-2025-092-CON</t>
+        </is>
+      </c>
+      <c r="B30" t="inlineStr"/>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 3 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Neurochirurgia.</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 28 posti, a tempo pieno e indeterminato, di Collaboratore Amministrativo Professionale – Area Giuridica – Area dei Professionisti della Salute e dei Funzionari – Ruolo Amministrativo.</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E30" t="inlineStr"/>
       <c r="H30" t="inlineStr">
         <is>
-          <t>28/10/2025 23:00</t>
+          <t>06/01/2026 23:00</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
-          <t>27/11/2025 22:59</t>
+          <t>02/02/2026 22:59</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="P30" t="inlineStr"/>
+      <c r="Q30" t="inlineStr"/>
+      <c r="R30" t="inlineStr"/>
+      <c r="S30" t="inlineStr"/>
+      <c r="T30" t="inlineStr">
+        <is>
+          <t>270 del 24/04/2026 Azienda Zero (approvazione graduatoria)</t>
+        </is>
+      </c>
+      <c r="U30" t="inlineStr">
+        <is>
+          <t>24/04/2026 00:00</t>
+        </is>
+      </c>
       <c r="V30" t="inlineStr">
         <is>
-          <t>16/02/2028 22:59</t>
-        </is>
+          <t>23/04/2028 00:00</t>
+        </is>
+      </c>
+      <c r="W30" t="n">
+        <v>0</v>
+      </c>
+      <c r="X30" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y30" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z30" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA30" t="n">
+        <v>0</v>
       </c>
       <c r="AC30" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD30" t="n">
+        <v>0</v>
+      </c>
       <c r="AE30" t="inlineStr">
         <is>
-          <t>Concorsi pubblici - personale dirigente</t>
-[...1 lines deleted...]
-      </c>
+          <t>Concorsi pubblici - personale del comparto</t>
+        </is>
+      </c>
+      <c r="AF30" t="inlineStr"/>
+      <c r="AG30" t="inlineStr"/>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>N. AZERO-2025-061-CON</t>
-[...1 lines deleted...]
-      </c>
+          <t>AZERO-2025-091-CON</t>
+        </is>
+      </c>
+      <c r="B31" t="inlineStr"/>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 11 posti, a tempo pieno e indeterminato, di Operatore Tecnico Specializzato – Magazziniere – Area degli Operatori – Ruolo Tecnico.</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 26 posti, a tempo pieno e indeterminato, di Collaboratore Amministrativo Professionale – Area Economica – Area dei Professionisti della Salute e dei Funzionari – Ruolo Amministrativo.</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E31" t="inlineStr"/>
       <c r="H31" t="inlineStr">
         <is>
-          <t>07/10/2025 22:00</t>
+          <t>06/01/2026 23:00</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t>03/11/2025 22:59</t>
+          <t>02/02/2026 22:59</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="P31" t="inlineStr"/>
+      <c r="Q31" t="inlineStr"/>
+      <c r="R31" t="inlineStr"/>
+      <c r="S31" t="inlineStr"/>
+      <c r="T31" t="inlineStr">
+        <is>
+          <t>219 del 01/04/2026 Azienda Zero (approvazione graduatoria)</t>
+        </is>
+      </c>
+      <c r="U31" t="inlineStr">
+        <is>
+          <t>01/04/2026 00:00</t>
+        </is>
+      </c>
       <c r="V31" t="inlineStr">
         <is>
-          <t>09/02/2028 22:59</t>
-        </is>
+          <t>31/03/2028 00:00</t>
+        </is>
+      </c>
+      <c r="W31" t="n">
+        <v>0</v>
+      </c>
+      <c r="X31" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y31" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z31" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA31" t="n">
+        <v>0</v>
       </c>
       <c r="AC31" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD31" t="n">
+        <v>0</v>
+      </c>
       <c r="AE31" t="inlineStr">
         <is>
           <t>Concorsi pubblici - personale del comparto</t>
         </is>
       </c>
+      <c r="AF31" t="inlineStr"/>
+      <c r="AG31" t="inlineStr"/>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>. AZERO-2025-058-CON</t>
-[...1 lines deleted...]
-      </c>
+          <t>AZERO-2025-090-CON</t>
+        </is>
+      </c>
+      <c r="B32" t="inlineStr"/>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 9 posti, a tempo pieno e indeterminato, di Logopedista – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 120 posti, a tempo pieno e indeterminato, di Tecnico Sanitario di Laboratorio Biomedico – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E32" t="inlineStr"/>
       <c r="H32" t="inlineStr">
         <is>
-          <t>07/10/2025 22:00</t>
+          <t>30/12/2025 23:00</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>27/10/2025 22:59</t>
+          <t>29/01/2026 22:59</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="P32" t="inlineStr"/>
+      <c r="Q32" t="inlineStr"/>
+      <c r="R32" t="inlineStr"/>
+      <c r="S32" t="inlineStr"/>
+      <c r="T32" t="inlineStr">
+        <is>
+          <t>183 del 24/03/2026 (Azienda Zero)</t>
+        </is>
+      </c>
+      <c r="U32" t="inlineStr">
+        <is>
+          <t>24/03/2026 00:00</t>
+        </is>
+      </c>
       <c r="V32" t="inlineStr">
         <is>
-          <t>30/11/2027 22:59</t>
-        </is>
+          <t>23/03/2028 00:00</t>
+        </is>
+      </c>
+      <c r="W32" t="n">
+        <v>0</v>
+      </c>
+      <c r="X32" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y32" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z32" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA32" t="n">
+        <v>0</v>
       </c>
       <c r="AC32" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD32" t="n">
+        <v>0</v>
+      </c>
       <c r="AE32" t="inlineStr">
         <is>
           <t>Concorsi pubblici - personale del comparto</t>
         </is>
       </c>
+      <c r="AF32" t="inlineStr"/>
+      <c r="AG32" t="inlineStr"/>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>AZERO-2025-060-CON</t>
-[...1 lines deleted...]
-      </c>
+          <t>AZERO-2025-075-CON</t>
+        </is>
+      </c>
+      <c r="B33" t="inlineStr"/>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Azienda Zero Concorso pubblico, per titoli ed esami, per n. 10 posti, a tempo pieno e indeterminato, di Collaboratore Tecnico Professionale – Ingegnere Biomedico – Area dei Professionisti della Salute e dei Funzionari – Ruolo Tecnico</t>
+          <t>Azienda Zero Concorso pubblico, per titoli ed esami, per n. 4 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Pediatria, per prevalente attività di cardiologia pediatrica.</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E33" t="inlineStr"/>
       <c r="H33" t="inlineStr">
         <is>
-          <t>07/10/2025 22:00</t>
+          <t>16/12/2025 23:00</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
-          <t>03/11/2025 22:59</t>
+          <t>15/01/2026 22:59</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="P33" t="inlineStr"/>
+      <c r="Q33" t="inlineStr"/>
+      <c r="R33" t="inlineStr"/>
+      <c r="S33" t="inlineStr"/>
+      <c r="T33" t="inlineStr"/>
       <c r="V33" t="inlineStr">
         <is>
-          <t>11/12/2027 22:59</t>
-        </is>
+          <t>09/03/2028 00:00</t>
+        </is>
+      </c>
+      <c r="W33" t="n">
+        <v>0</v>
+      </c>
+      <c r="X33" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y33" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z33" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA33" t="n">
+        <v>0</v>
       </c>
       <c r="AC33" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD33" t="n">
+        <v>0</v>
+      </c>
       <c r="AE33" t="inlineStr">
         <is>
-          <t>Concorsi pubblici - personale del comparto</t>
-[...1 lines deleted...]
-      </c>
+          <t>Concorsi pubblici - personale dirigente</t>
+        </is>
+      </c>
+      <c r="AF33" t="inlineStr"/>
+      <c r="AG33" t="inlineStr"/>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>AZERO-2025-033-CON</t>
-[...1 lines deleted...]
-      </c>
+          <t>AZERO-2025-077-CON</t>
+        </is>
+      </c>
+      <c r="B34" t="inlineStr"/>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 118 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Medicina d'Emergenza-Urgenza.</t>
+          <t>Azienda Zero Concorso pubblico, per titoli ed esami, per n. 2 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Odontoiatra – disciplina Odontoiatria.</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E34" t="inlineStr"/>
       <c r="H34" t="inlineStr">
         <is>
-          <t>26/08/2025 22:00</t>
+          <t>14/12/2025 23:00</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
-          <t>25/09/2025 21:59</t>
+          <t>16/01/2026 22:59</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="P34" t="inlineStr"/>
+      <c r="Q34" t="inlineStr"/>
+      <c r="R34" t="inlineStr"/>
+      <c r="S34" t="inlineStr"/>
+      <c r="T34" t="inlineStr"/>
       <c r="V34" t="inlineStr">
         <is>
-          <t>27/10/2027 21:59</t>
-        </is>
+          <t>09/03/2028 00:00</t>
+        </is>
+      </c>
+      <c r="W34" t="n">
+        <v>0</v>
+      </c>
+      <c r="X34" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y34" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z34" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA34" t="n">
+        <v>0</v>
       </c>
       <c r="AC34" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD34" t="n">
+        <v>0</v>
+      </c>
       <c r="AE34" t="inlineStr">
         <is>
           <t>Concorsi pubblici - personale dirigente</t>
         </is>
       </c>
+      <c r="AF34" t="inlineStr"/>
+      <c r="AG34" t="inlineStr"/>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>AZERO-2025-047-CON</t>
-[...1 lines deleted...]
-      </c>
+          <t>N. AZERO-2025-078-CON</t>
+        </is>
+      </c>
+      <c r="B35" t="inlineStr"/>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 7 posti, a tempo pieno e indeterminato, di Assistente Informatico – Area degli Assistenti – Ruolo Tecnico uno dei quali per A.O.U.I. Verona</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 5 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Fisico – disciplina Fisica Sanitaria.</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E35" t="inlineStr"/>
       <c r="H35" t="inlineStr">
         <is>
-          <t>19/08/2025 22:00</t>
+          <t>03/12/2025 23:00</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
-          <t>18/09/2025 21:59</t>
+          <t>01/01/2026 22:59</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="P35" t="inlineStr"/>
+      <c r="Q35" t="inlineStr"/>
+      <c r="R35" t="inlineStr"/>
+      <c r="S35" t="inlineStr"/>
+      <c r="T35" t="inlineStr"/>
       <c r="V35" t="inlineStr">
         <is>
-          <t>10/11/2027 22:59</t>
-        </is>
+          <t>09/03/2028 00:00</t>
+        </is>
+      </c>
+      <c r="W35" t="n">
+        <v>0</v>
+      </c>
+      <c r="X35" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y35" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z35" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA35" t="n">
+        <v>0</v>
       </c>
       <c r="AC35" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD35" t="n">
+        <v>0</v>
+      </c>
       <c r="AE35" t="inlineStr">
         <is>
-          <t>Concorsi pubblici - personale del comparto</t>
-[...1 lines deleted...]
-      </c>
+          <t>Concorsi pubblici - personale dirigente</t>
+        </is>
+      </c>
+      <c r="AF35" t="inlineStr"/>
+      <c r="AG35" t="inlineStr"/>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>AZERO-2025-041-CON</t>
+          <t>AZERO-2025-067-CON</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 6 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Farmacologia e Tossicologia Clinica, uno dei quali per A.O.U.I. Verona</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 3 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Neurochirurgia.</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E36" t="inlineStr"/>
       <c r="H36" t="inlineStr">
         <is>
-          <t>12/08/2025 22:00</t>
+          <t>28/10/2025 23:00</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
-          <t>11/09/2025 21:59</t>
+          <t>27/11/2025 22:59</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V36" t="inlineStr">
         <is>
-          <t>29/10/2027 21:59</t>
+          <t>16/02/2028 22:59</t>
         </is>
       </c>
       <c r="AC36" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE36" t="inlineStr">
         <is>
           <t>Concorsi pubblici - personale dirigente</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>AZERO-2025-042-CON</t>
+          <t>N. AZERO-2025-061-CON</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 4 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Allergologia e Immunologia Clinica, uno dei quali per A.O.U.I. Verona</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 11 posti, a tempo pieno e indeterminato, di Operatore Tecnico Specializzato – Magazziniere – Area degli Operatori – Ruolo Tecnico.</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E37" t="inlineStr"/>
       <c r="H37" t="inlineStr">
         <is>
-          <t>12/08/2025 22:00</t>
+          <t>07/10/2025 22:00</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
-          <t>11/09/2025 21:59</t>
+          <t>03/11/2025 22:59</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V37" t="inlineStr">
         <is>
-          <t>10/11/2027 22:59</t>
+          <t>09/02/2028 22:59</t>
         </is>
       </c>
       <c r="AC37" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE37" t="inlineStr">
         <is>
-          <t>Concorsi pubblici - personale dirigente</t>
+          <t>Concorsi pubblici - personale del comparto</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>36938-2025</t>
-[...2 lines deleted...]
-      <c r="B38" t="inlineStr"/>
+          <t>. AZERO-2025-058-CON</t>
+        </is>
+      </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento di una borsa di studio presso l`UOS Medicina delle Dipendenze - Psicologo (prot. n. 36938/2025).</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 9 posti, a tempo pieno e indeterminato, di Logopedista – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E38" t="inlineStr"/>
       <c r="H38" t="inlineStr">
         <is>
-          <t>19/06/2025 22:00</t>
+          <t>07/10/2025 22:00</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
-          <t>05/07/2025 21:59</t>
+          <t>27/10/2025 22:59</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="P38" t="inlineStr"/>
-[...17 lines deleted...]
-        <v>0</v>
+      <c r="V38" t="inlineStr">
+        <is>
+          <t>30/11/2027 22:59</t>
+        </is>
       </c>
       <c r="AC38" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD38" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE38" t="inlineStr">
         <is>
-          <t>Bandi avviso borse di studio</t>
-[...3 lines deleted...]
-      <c r="AG38" t="inlineStr"/>
+          <t>Concorsi pubblici - personale del comparto</t>
+        </is>
+      </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>AZERO-2025-019-CON</t>
+          <t>AZERO-2025-060-CON</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 5 posti, a tempo indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Ginecologia e Ostetricia, per attività di Procreazione Medicalmente Assistita, uno dei quali per A.O.U.I. Verona</t>
+          <t>Azienda Zero Concorso pubblico, per titoli ed esami, per n. 10 posti, a tempo pieno e indeterminato, di Collaboratore Tecnico Professionale – Ingegnere Biomedico – Area dei Professionisti della Salute e dei Funzionari – Ruolo Tecnico</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E39" t="inlineStr"/>
       <c r="H39" t="inlineStr">
         <is>
-          <t>03/06/2025 22:00</t>
+          <t>07/10/2025 22:00</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
-          <t>03/07/2025 21:59</t>
+          <t>03/11/2025 22:59</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V39" t="inlineStr">
         <is>
-          <t>10/09/2027 21:59</t>
+          <t>11/12/2027 22:59</t>
         </is>
       </c>
       <c r="AC39" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE39" t="inlineStr">
         <is>
-          <t>Concorsi pubblici - personale dirigente</t>
+          <t>Concorsi pubblici - personale del comparto</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>AZERO-2025-021-CON</t>
+          <t>AZERO-2025-033-CON</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 17 posti, a tempo indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Medicina Trasfusionale, uno dei quali per A.O.U.I. Verona</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 118 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Medicina d'Emergenza-Urgenza.</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E40" t="inlineStr"/>
       <c r="H40" t="inlineStr">
         <is>
-          <t>03/06/2025 22:00</t>
+          <t>26/08/2025 22:00</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
-          <t>03/07/2025 21:59</t>
+          <t>25/09/2025 21:59</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V40" t="inlineStr">
         <is>
-          <t>05/08/2027 21:59</t>
+          <t>27/10/2027 21:59</t>
         </is>
       </c>
       <c r="AC40" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE40" t="inlineStr">
         <is>
           <t>Concorsi pubblici - personale dirigente</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>AZERO-2025-025-CON</t>
+          <t>AZERO-2025-047-CON</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 15 posti, a tempo indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Urologia, uno dei quali per AOUI Verona</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 7 posti, a tempo pieno e indeterminato, di Assistente Informatico – Area degli Assistenti – Ruolo Tecnico uno dei quali per A.O.U.I. Verona</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E41" t="inlineStr"/>
       <c r="H41" t="inlineStr">
         <is>
-          <t>27/05/2025 22:00</t>
+          <t>19/08/2025 22:00</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
-          <t>26/06/2025 21:59</t>
+          <t>18/09/2025 21:59</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V41" t="inlineStr">
         <is>
-          <t>05/08/2027 21:59</t>
+          <t>10/11/2027 22:59</t>
         </is>
       </c>
       <c r="AC41" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE41" t="inlineStr">
         <is>
-          <t>Concorsi pubblici - personale dirigente</t>
+          <t>Concorsi pubblici - personale del comparto</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>AZERO-2025-017-CON</t>
+          <t>AZERO-2025-042-CON</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 1 posto di Dirigente Medico – disciplina Chirurgia Generale da assegnare all'U.S.D. Chirurgia Proctologica e del Perineo dell’Azienda Ospedaliera Universitaria Integrata Verona.</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 4 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Allergologia e Immunologia Clinica, uno dei quali per A.O.U.I. Verona</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E42" t="inlineStr"/>
       <c r="H42" t="inlineStr">
         <is>
-          <t>06/05/2025 22:00</t>
+          <t>12/08/2025 22:00</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
-          <t>05/06/2025 21:59</t>
+          <t>11/09/2025 21:59</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V42" t="inlineStr">
         <is>
-          <t>05/08/2027 21:59</t>
+          <t>10/11/2027 22:59</t>
         </is>
       </c>
       <c r="AC42" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE42" t="inlineStr">
         <is>
           <t>Concorsi pubblici - personale dirigente</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>AZERO-2025-016-CON</t>
+          <t>AZERO-2025-041-CON</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 1 posto di Dirigente Medico – disciplina Chirurgia Toracica da assegnare all'U.S.D. Chirurgia Toracica mini-invasiva e Robotica dell’Azienda Ospedaliera Universitaria Integrata Verona.</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 6 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Farmacologia e Tossicologia Clinica, uno dei quali per A.O.U.I. Verona</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E43" t="inlineStr"/>
       <c r="H43" t="inlineStr">
         <is>
-          <t>06/05/2025 22:00</t>
+          <t>12/08/2025 22:00</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
-          <t>05/06/2025 21:59</t>
+          <t>11/09/2025 21:59</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V43" t="inlineStr">
         <is>
-          <t>22/07/2027 21:59</t>
+          <t>29/10/2027 21:59</t>
         </is>
       </c>
       <c r="AC43" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE43" t="inlineStr">
         <is>
           <t>Concorsi pubblici - personale dirigente</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>AZERO-2025-002-CON</t>
-[...1 lines deleted...]
-      </c>
+          <t>36938-2025</t>
+        </is>
+      </c>
+      <c r="B44" t="inlineStr"/>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 18 posti, a tempo indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Medicina Fisica e Riabilitazione, uno dei quali per A.O.U.I. verona</t>
+          <t>Avviso pubblico per il conferimento di una borsa di studio presso l`UOS Medicina delle Dipendenze - Psicologo (prot. n. 36938/2025).</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E44" t="inlineStr"/>
       <c r="H44" t="inlineStr">
         <is>
-          <t>08/04/2025 22:00</t>
+          <t>19/06/2025 22:00</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
-          <t>08/05/2025 21:59</t>
+          <t>05/07/2025 21:59</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="V44" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="P44" t="inlineStr"/>
+      <c r="Q44" t="inlineStr"/>
+      <c r="R44" t="inlineStr"/>
+      <c r="S44" t="inlineStr"/>
+      <c r="T44" t="inlineStr"/>
+      <c r="W44" t="n">
+        <v>0</v>
+      </c>
+      <c r="X44" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y44" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z44" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA44" t="n">
+        <v>0</v>
       </c>
       <c r="AC44" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD44" t="n">
+        <v>0</v>
+      </c>
       <c r="AE44" t="inlineStr">
         <is>
-          <t>Concorsi pubblici - personale dirigente</t>
-[...1 lines deleted...]
-      </c>
+          <t>Bandi avviso borse di studio</t>
+        </is>
+      </c>
+      <c r="AF44" t="inlineStr"/>
+      <c r="AG44" t="inlineStr"/>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>AZERO-2024-083-CON</t>
+          <t>AZERO-2025-021-CON</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 43 posti di Dirigente Medico – disciplina Psichiatria. Un posto per A.O.U.I. Verona</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 17 posti, a tempo indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Medicina Trasfusionale, uno dei quali per A.O.U.I. Verona</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E45" t="inlineStr"/>
       <c r="H45" t="inlineStr">
         <is>
-          <t>07/01/2025 23:00</t>
+          <t>03/06/2025 22:00</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
-          <t>06/02/2025 22:59</t>
+          <t>03/07/2025 21:59</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V45" t="inlineStr">
         <is>
-          <t>13/04/2027 21:59</t>
+          <t>05/08/2027 21:59</t>
         </is>
       </c>
       <c r="AC45" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE45" t="inlineStr">
         <is>
           <t>Concorsi pubblici - personale dirigente</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>AZERO-2024-073-CON</t>
+          <t>AZERO-2025-019-CON</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 1 posto di Dirigente Amministrativo per l’Unità Operativa Complessa “Affari Generali” dell’Azienda Ospedaliera Universitaria Integrata Verona.</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 5 posti, a tempo indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Ginecologia e Ostetricia, per attività di Procreazione Medicalmente Assistita, uno dei quali per A.O.U.I. Verona</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E46" t="inlineStr"/>
       <c r="H46" t="inlineStr">
         <is>
-          <t>17/12/2024 23:00</t>
+          <t>03/06/2025 22:00</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
-          <t>16/01/2025 22:59</t>
+          <t>03/07/2025 21:59</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V46" t="inlineStr">
         <is>
-          <t>22/06/2027 21:59</t>
+          <t>10/09/2027 21:59</t>
         </is>
       </c>
       <c r="AC46" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE46" t="inlineStr">
         <is>
           <t>Concorsi pubblici - personale dirigente</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>AZERO-2024-001-AVV</t>
+          <t>AZERO-2025-025-CON</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Azienda Zero - Avviso pubblico, per titoli ed esami, per n. 16 posti di Collaboratore Amministrativo Professionale per il progetto "Controllo di Gestione" a tempo determinato con contratto di Formazione e Lavoro.</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 15 posti, a tempo indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Urologia, uno dei quali per AOUI Verona</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E47" t="inlineStr"/>
       <c r="H47" t="inlineStr">
         <is>
-          <t>01/12/2024 23:00</t>
+          <t>27/05/2025 22:00</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
-          <t>19/12/2024 22:59</t>
+          <t>26/06/2025 21:59</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V47" t="inlineStr">
         <is>
-          <t>28/01/2027 22:59</t>
+          <t>05/08/2027 21:59</t>
         </is>
       </c>
       <c r="AC47" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE47" t="inlineStr">
         <is>
-          <t>Avvisi pubblici a tempo determinato - Personale del comparto</t>
+          <t>Concorsi pubblici - personale dirigente</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>AZERO-2024-002-AVV</t>
+          <t>AZERO-2025-017-CON</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Azienda Zero - Avviso pubblico, per titoli ed esami, per n. 13 posti di Collaboratore Tecnico Professionale - Analista per il progetto "Logistica" a tempo determinato con contratto di Formazione e Lavoro.</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 1 posto di Dirigente Medico – disciplina Chirurgia Generale da assegnare all'U.S.D. Chirurgia Proctologica e del Perineo dell’Azienda Ospedaliera Universitaria Integrata Verona.</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E48" t="inlineStr"/>
       <c r="H48" t="inlineStr">
         <is>
-          <t>01/12/2024 23:00</t>
+          <t>06/05/2025 22:00</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
-          <t>19/12/2024 22:59</t>
+          <t>05/06/2025 21:59</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V48" t="inlineStr">
         <is>
-          <t>23/01/2027 22:59</t>
+          <t>05/08/2027 21:59</t>
         </is>
       </c>
       <c r="AC48" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE48" t="inlineStr">
         <is>
-          <t>Avvisi pubblici a tempo determinato - Personale del comparto</t>
+          <t>Concorsi pubblici - personale dirigente</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>AZERO-2024-003-AVV</t>
+          <t>AZERO-2025-016-CON</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Azienda Zero - Avviso pubblico, per titoli ed esami, per n. 12 posti di Collaboratore Amministrativo Professionale per il progetto "Privacy" a tempo determinato con contratto di Formazione e Lavoro.</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 1 posto di Dirigente Medico – disciplina Chirurgia Toracica da assegnare all'U.S.D. Chirurgia Toracica mini-invasiva e Robotica dell’Azienda Ospedaliera Universitaria Integrata Verona.</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E49" t="inlineStr"/>
       <c r="H49" t="inlineStr">
         <is>
-          <t>01/12/2024 23:00</t>
+          <t>06/05/2025 22:00</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
-          <t>19/12/2024 22:59</t>
+          <t>05/06/2025 21:59</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N49" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V49" t="inlineStr">
         <is>
-          <t>28/01/2027 22:59</t>
+          <t>22/07/2027 21:59</t>
         </is>
       </c>
       <c r="AC49" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE49" t="inlineStr">
         <is>
-          <t>Avvisi pubblici a tempo determinato - Personale del comparto</t>
+          <t>Concorsi pubblici - personale dirigente</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>AZERO-2024-004-AVV</t>
+          <t>AZERO-2025-002-CON</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Azienda Zero - Avviso pubblico, per titoli ed esami, per n. 14 posti di Collaboratore Amministrativo Professionale per il progetto "Contabilità, Finanza e Auditing" a tempo determinato con contratto di Formazione e Lavoro.</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 18 posti, a tempo indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Medicina Fisica e Riabilitazione, uno dei quali per A.O.U.I. verona</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E50" t="inlineStr"/>
       <c r="H50" t="inlineStr">
         <is>
-          <t>01/12/2024 23:00</t>
+          <t>08/04/2025 22:00</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
-          <t>19/12/2024 22:59</t>
+          <t>08/05/2025 21:59</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V50" t="inlineStr">
         <is>
-          <t>28/01/2027 22:59</t>
+          <t>19/06/2027 21:59</t>
         </is>
       </c>
       <c r="AC50" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE50" t="inlineStr">
         <is>
-          <t>Avvisi pubblici a tempo determinato - Personale del comparto</t>
+          <t>Concorsi pubblici - personale dirigente</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>60357</t>
+          <t>AZERO-2024-083-CON</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Avviso a tempo determinato, per titoli e prova orale, per un Dirigente Medico disciplina di Chirurgia Generale da assegnare all'USD Chirurgia Proctologica e del Perineo</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 43 posti di Dirigente Medico – disciplina Psichiatria. Un posto per A.O.U.I. Verona</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E51" t="inlineStr"/>
       <c r="H51" t="inlineStr">
         <is>
-          <t>07/11/2024 23:00</t>
+          <t>07/01/2025 23:00</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
-          <t>23/11/2024 22:59</t>
+          <t>06/02/2025 22:59</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V51" t="inlineStr">
         <is>
-          <t>16/01/2027 22:59</t>
+          <t>13/04/2027 21:59</t>
         </is>
       </c>
       <c r="AC51" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE51" t="inlineStr">
         <is>
-          <t>Avvisi pubblici a tempo determinato - Personale dirigente</t>
+          <t>Concorsi pubblici - personale dirigente</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>AZERO-2024-059-CON</t>
+          <t>AZERO-2024-073-CON</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 9 posti di Dirigente delle Professioni Sanitarie - Area delle Scienze Infermieristiche e della Professione Sanitaria Ostetrica, uno dei quali per AOUI Verona</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 1 posto di Dirigente Amministrativo per l’Unità Operativa Complessa “Affari Generali” dell’Azienda Ospedaliera Universitaria Integrata Verona.</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E52" t="inlineStr"/>
       <c r="H52" t="inlineStr">
         <is>
-          <t>15/10/2024 22:00</t>
+          <t>17/12/2024 23:00</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
-          <t>14/11/2024 22:59</t>
+          <t>16/01/2025 22:59</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V52" t="inlineStr">
         <is>
-          <t>26/02/2027 22:59</t>
+          <t>22/06/2027 21:59</t>
         </is>
       </c>
       <c r="AC52" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE52" t="inlineStr">
         <is>
           <t>Concorsi pubblici - personale dirigente</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>AZERO-2024-058-CON</t>
+          <t>AZERO-2024-004-AVV</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Concorso pubblico, per titoli ed esami, per n. 4 posti di Dirigente Medico – disciplina Genetica Medica uno dei quali per AOUI Verona</t>
+          <t>Azienda Zero - Avviso pubblico, per titoli ed esami, per n. 14 posti di Collaboratore Amministrativo Professionale per il progetto "Contabilità, Finanza e Auditing" a tempo determinato con contratto di Formazione e Lavoro.</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E53" t="inlineStr"/>
       <c r="H53" t="inlineStr">
         <is>
-          <t>24/09/2024 22:00</t>
+          <t>01/12/2024 23:00</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
-          <t>24/10/2024 21:59</t>
+          <t>19/12/2024 22:59</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V53" t="inlineStr">
         <is>
-          <t>18/12/2026 22:59</t>
+          <t>28/01/2027 22:59</t>
         </is>
       </c>
       <c r="AC53" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE53" t="inlineStr">
         <is>
-          <t>Concorsi pubblici - personale dirigente</t>
+          <t>Avvisi pubblici a tempo determinato - Personale del comparto</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>Concorso pubblico, per titoli ed esami, per n. 7 posti di Dirigente Medico</t>
+          <t>AZERO-2024-002-AVV</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>Concorso pubblico, per titoli ed esami, per n. 7 posti di Dirigente Medico – disciplina Farmacologia e Tossicologia Clinica uno dei quali per AOUI Verona.</t>
+          <t>Azienda Zero - Avviso pubblico, per titoli ed esami, per n. 13 posti di Collaboratore Tecnico Professionale - Analista per il progetto "Logistica" a tempo determinato con contratto di Formazione e Lavoro.</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E54" t="inlineStr"/>
       <c r="H54" t="inlineStr">
         <is>
-          <t>24/09/2024 22:00</t>
+          <t>01/12/2024 23:00</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
-          <t>24/10/2024 21:59</t>
+          <t>19/12/2024 22:59</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V54" t="inlineStr">
         <is>
-          <t>16/12/2026 22:59</t>
+          <t>23/01/2027 22:59</t>
         </is>
       </c>
       <c r="AC54" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE54" t="inlineStr">
         <is>
-          <t>Concorsi pubblici - personale dirigente</t>
+          <t>Avvisi pubblici a tempo determinato - Personale del comparto</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>AZERO-2024-036-CON</t>
+          <t>AZERO-2024-003-AVV</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 5 posti di Dirigente Medico – disciplina Medicina Nucleare, uno dei quali per AOUI Verona.</t>
+          <t>Azienda Zero - Avviso pubblico, per titoli ed esami, per n. 12 posti di Collaboratore Amministrativo Professionale per il progetto "Privacy" a tempo determinato con contratto di Formazione e Lavoro.</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E55" t="inlineStr"/>
       <c r="H55" t="inlineStr">
         <is>
-          <t>27/08/2024 22:00</t>
+          <t>01/12/2024 23:00</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
-          <t>26/09/2024 21:59</t>
+          <t>19/12/2024 22:59</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V55" t="inlineStr">
         <is>
-          <t>17/11/2026 22:59</t>
+          <t>28/01/2027 22:59</t>
         </is>
       </c>
       <c r="AC55" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE55" t="inlineStr">
         <is>
-          <t>Concorsi pubblici - personale dirigente</t>
+          <t>Avvisi pubblici a tempo determinato - Personale del comparto</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>AZERO-2024-049-CON</t>
+          <t>AZERO-2024-001-AVV</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 33 posti di Ostetrica/o – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario (uno dei quali per AOUI Verona)</t>
+          <t>Azienda Zero - Avviso pubblico, per titoli ed esami, per n. 16 posti di Collaboratore Amministrativo Professionale per il progetto "Controllo di Gestione" a tempo determinato con contratto di Formazione e Lavoro.</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E56" t="inlineStr"/>
       <c r="H56" t="inlineStr">
         <is>
-          <t>20/08/2024 22:00</t>
+          <t>01/12/2024 23:00</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
-          <t>19/09/2024 21:59</t>
+          <t>19/12/2024 22:59</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V56" t="inlineStr">
         <is>
-          <t>03/12/2026 22:59</t>
+          <t>28/01/2027 22:59</t>
         </is>
       </c>
       <c r="AC56" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE56" t="inlineStr">
         <is>
-          <t>Concorsi pubblici - personale del comparto</t>
+          <t>Avvisi pubblici a tempo determinato - Personale del comparto</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>N. AZERO-2024-038-CON</t>
+          <t>60357</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 7 posti, a tempo pieno e indeterminato, di Tecnico della Fisiopatologia Cardiocircolatoria e Perfusione Cardiovascolare – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario uno dei quali per AOUI Verona</t>
+          <t>Avviso a tempo determinato, per titoli e prova orale, per un Dirigente Medico disciplina di Chirurgia Generale da assegnare all'USD Chirurgia Proctologica e del Perineo</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E57" t="inlineStr"/>
       <c r="H57" t="inlineStr">
         <is>
-          <t>30/07/2024 22:00</t>
+          <t>07/11/2024 23:00</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
-          <t>29/08/2024 21:59</t>
+          <t>23/11/2024 22:59</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V57" t="inlineStr">
         <is>
-          <t>17/10/2026 21:59</t>
+          <t>16/01/2027 22:59</t>
         </is>
       </c>
       <c r="AC57" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE57" t="inlineStr">
         <is>
-          <t>Concorsi pubblici - personale del comparto</t>
+          <t>Avvisi pubblici a tempo determinato - Personale dirigente</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
+          <t>AZERO-2024-059-CON</t>
+        </is>
+      </c>
+      <c r="C58" t="inlineStr">
+        <is>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 9 posti di Dirigente delle Professioni Sanitarie - Area delle Scienze Infermieristiche e della Professione Sanitaria Ostetrica, uno dei quali per AOUI Verona</t>
+        </is>
+      </c>
+      <c r="D58" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E58" t="inlineStr"/>
+      <c r="H58" t="inlineStr">
+        <is>
+          <t>15/10/2024 22:00</t>
+        </is>
+      </c>
+      <c r="I58" t="inlineStr">
+        <is>
+          <t>14/11/2024 22:59</t>
+        </is>
+      </c>
+      <c r="K58" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N58" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="V58" t="inlineStr">
+        <is>
+          <t>26/02/2027 22:59</t>
+        </is>
+      </c>
+      <c r="AC58" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE58" t="inlineStr">
+        <is>
+          <t>Concorsi pubblici - personale dirigente</t>
+        </is>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="inlineStr">
+        <is>
+          <t>Concorso pubblico, per titoli ed esami, per n. 7 posti di Dirigente Medico</t>
+        </is>
+      </c>
+      <c r="C59" t="inlineStr">
+        <is>
+          <t>Concorso pubblico, per titoli ed esami, per n. 7 posti di Dirigente Medico – disciplina Farmacologia e Tossicologia Clinica uno dei quali per AOUI Verona.</t>
+        </is>
+      </c>
+      <c r="D59" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E59" t="inlineStr"/>
+      <c r="H59" t="inlineStr">
+        <is>
+          <t>24/09/2024 22:00</t>
+        </is>
+      </c>
+      <c r="I59" t="inlineStr">
+        <is>
+          <t>24/10/2024 21:59</t>
+        </is>
+      </c>
+      <c r="K59" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N59" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="V59" t="inlineStr">
+        <is>
+          <t>16/12/2026 22:59</t>
+        </is>
+      </c>
+      <c r="AC59" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE59" t="inlineStr">
+        <is>
+          <t>Concorsi pubblici - personale dirigente</t>
+        </is>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" t="inlineStr">
+        <is>
+          <t>AZERO-2024-058-CON</t>
+        </is>
+      </c>
+      <c r="C60" t="inlineStr">
+        <is>
+          <t>Concorso pubblico, per titoli ed esami, per n. 4 posti di Dirigente Medico – disciplina Genetica Medica uno dei quali per AOUI Verona</t>
+        </is>
+      </c>
+      <c r="D60" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E60" t="inlineStr"/>
+      <c r="H60" t="inlineStr">
+        <is>
+          <t>24/09/2024 22:00</t>
+        </is>
+      </c>
+      <c r="I60" t="inlineStr">
+        <is>
+          <t>24/10/2024 21:59</t>
+        </is>
+      </c>
+      <c r="K60" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N60" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="V60" t="inlineStr">
+        <is>
+          <t>18/12/2026 22:59</t>
+        </is>
+      </c>
+      <c r="AC60" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE60" t="inlineStr">
+        <is>
+          <t>Concorsi pubblici - personale dirigente</t>
+        </is>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="inlineStr">
+        <is>
+          <t>AZERO-2024-036-CON</t>
+        </is>
+      </c>
+      <c r="C61" t="inlineStr">
+        <is>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 5 posti di Dirigente Medico – disciplina Medicina Nucleare, uno dei quali per AOUI Verona.</t>
+        </is>
+      </c>
+      <c r="D61" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E61" t="inlineStr"/>
+      <c r="H61" t="inlineStr">
+        <is>
+          <t>27/08/2024 22:00</t>
+        </is>
+      </c>
+      <c r="I61" t="inlineStr">
+        <is>
+          <t>26/09/2024 21:59</t>
+        </is>
+      </c>
+      <c r="K61" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N61" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="V61" t="inlineStr">
+        <is>
+          <t>17/11/2026 22:59</t>
+        </is>
+      </c>
+      <c r="AC61" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE61" t="inlineStr">
+        <is>
+          <t>Concorsi pubblici - personale dirigente</t>
+        </is>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="inlineStr">
+        <is>
+          <t>AZERO-2024-049-CON</t>
+        </is>
+      </c>
+      <c r="C62" t="inlineStr">
+        <is>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 33 posti di Ostetrica/o – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario (uno dei quali per AOUI Verona)</t>
+        </is>
+      </c>
+      <c r="D62" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E62" t="inlineStr"/>
+      <c r="H62" t="inlineStr">
+        <is>
+          <t>20/08/2024 22:00</t>
+        </is>
+      </c>
+      <c r="I62" t="inlineStr">
+        <is>
+          <t>19/09/2024 21:59</t>
+        </is>
+      </c>
+      <c r="K62" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N62" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="V62" t="inlineStr">
+        <is>
+          <t>03/12/2026 22:59</t>
+        </is>
+      </c>
+      <c r="AC62" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE62" t="inlineStr">
+        <is>
+          <t>Concorsi pubblici - personale del comparto</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="inlineStr">
+        <is>
+          <t>N. AZERO-2024-038-CON</t>
+        </is>
+      </c>
+      <c r="C63" t="inlineStr">
+        <is>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 7 posti, a tempo pieno e indeterminato, di Tecnico della Fisiopatologia Cardiocircolatoria e Perfusione Cardiovascolare – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario uno dei quali per AOUI Verona</t>
+        </is>
+      </c>
+      <c r="D63" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E63" t="inlineStr"/>
+      <c r="H63" t="inlineStr">
+        <is>
+          <t>30/07/2024 22:00</t>
+        </is>
+      </c>
+      <c r="I63" t="inlineStr">
+        <is>
+          <t>29/08/2024 21:59</t>
+        </is>
+      </c>
+      <c r="K63" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N63" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="V63" t="inlineStr">
+        <is>
+          <t>17/10/2026 21:59</t>
+        </is>
+      </c>
+      <c r="AC63" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE63" t="inlineStr">
+        <is>
+          <t>Concorsi pubblici - personale del comparto</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="inlineStr">
+        <is>
           <t>AZERO-2024-033-CON</t>
         </is>
       </c>
-      <c r="C58" t="inlineStr">
+      <c r="C64" t="inlineStr">
         <is>
           <t>Azienda Zero -  
 Concorso pubblico, per titoli ed esami, per n. 56 posti di Dirigente Medico – disciplina Radiodiagnostica.</t>
         </is>
       </c>
-      <c r="D58" t="inlineStr">
-[...316 lines deleted...]
-      </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E64" t="inlineStr"/>
       <c r="H64" t="inlineStr">
         <is>
-          <t>09/04/2024 22:00</t>
+          <t>02/07/2024 22:00</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
-          <t>09/05/2024 21:59</t>
+          <t>01/08/2024 21:59</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N64" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V64" t="inlineStr">
         <is>
-          <t>01/07/2026 21:59</t>
+          <t>26/09/2026 21:59</t>
         </is>
       </c>
       <c r="AC64" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE64" t="inlineStr">
         <is>
           <t>Concorsi pubblici - personale dirigente</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>AZERO-2024-020-CON</t>
+          <t>AZERO-2024-028-CON</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 1 posto di Dirigente Medico – disciplina Pediatria da assegnare all'U.O.C. "Oncoematologia Pediatrica" dell’Azienda Ospedaliera Universitaria Integrata Verona.</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 13 posti di Collaboratore Tecnico Professionale – Informatico – Area dei Professionisti della Salute e dei Funzionari – Ruolo Tecnico. Un posto per A.O.U.I. Verona</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E65" t="inlineStr"/>
       <c r="H65" t="inlineStr">
         <is>
-          <t>02/04/2024 22:00</t>
+          <t>04/06/2024 22:00</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
-          <t>02/05/2024 21:59</t>
+          <t>04/07/2024 21:59</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N65" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V65" t="inlineStr">
         <is>
-          <t>16/06/2026 21:59</t>
+          <t>05/08/2026 21:59</t>
         </is>
       </c>
       <c r="AC65" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE65" t="inlineStr">
         <is>
-          <t>Concorsi pubblici - personale dirigente</t>
+          <t>Concorsi pubblici - personale del comparto</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>AZERO-2024-006-CON</t>
+          <t>AZERO-2024-023-CON</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 76 posti di Dirigente Medico – disciplina Anestesia e Rianimazione, due dei quali per A.O.U.I. Verona</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 1 posto di Dirigente Medico – disciplina Dermatologia e Venereologia per l’Azienda Ospedaliera Universitaria Integrata Verona.</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E66" t="inlineStr"/>
       <c r="H66" t="inlineStr">
         <is>
-          <t>13/02/2024 23:00</t>
+          <t>21/05/2024 22:00</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
-          <t>14/03/2024 22:59</t>
+          <t>20/06/2024 21:59</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N66" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V66" t="inlineStr">
         <is>
-          <t>22/04/2026 21:59</t>
+          <t>22/07/2026 21:59</t>
         </is>
       </c>
       <c r="AC66" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE66" t="inlineStr">
         <is>
           <t>Concorsi pubblici - personale dirigente</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>N. AZERO-2023-067-CON</t>
+          <t>AZERO-2024-030-CON</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 1 posto di Dirigente Medico – disciplina Otorinolaringoiatria per l’Azienda Ospedaliera Universitaria Integrata Verona.</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 11 posti di Assistente Amministrativo - Area degli Assistenti - Ruolo Amministrativo, di cui n. 1 posto per l'Azienda Ospedaliera Universitaria Integrata Verona</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E67" t="inlineStr"/>
       <c r="H67" t="inlineStr">
         <is>
-          <t>16/01/2024 23:00</t>
+          <t>30/04/2024 22:00</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
-          <t>15/02/2024 22:59</t>
+          <t>30/05/2024 21:59</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N67" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V67" t="inlineStr">
         <is>
-          <t>22/04/2026 21:59</t>
+          <t>01/08/2026 21:59</t>
         </is>
       </c>
       <c r="AC67" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE67" t="inlineStr">
         <is>
-          <t>Concorsi pubblici - personale dirigente</t>
+          <t>Concorsi pubblici - personale del comparto</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>AZERO-2023-081-CON</t>
+          <t>AZERO-2024-022-CON</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 6 posti di Dirigente Medico – disciplina Radioterapia, di cui n. 1 posto per l'Azienda Ospedaliera Universitaria Integrata Verona</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 1 posto di Dirigente Medico – disciplina Oncologia della U.O.S. Breast Unit dell’Azienda Ospedaliera Universitaria Integrata Verona.</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E68" t="inlineStr"/>
       <c r="H68" t="inlineStr">
         <is>
-          <t>09/01/2024 23:00</t>
+          <t>23/04/2024 22:00</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
-          <t>08/02/2024 22:59</t>
+          <t>23/05/2024 21:59</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N68" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V68" t="inlineStr">
         <is>
-          <t>21/03/2026 22:59</t>
+          <t>18/07/2026 21:59</t>
         </is>
       </c>
       <c r="AC68" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE68" t="inlineStr">
         <is>
           <t>Concorsi pubblici - personale dirigente</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>AZERO-2023-088-CON</t>
+          <t>AZERO-2024-20-CON</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 13 posti di Tecnico Riabilitazione Psichiatrica - Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario, di cui n. 2 posti per l'Azienda Ospedaliera Universitaria Integrata Verona</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 1 posto di Dirigente Medico – disciplina Cardiologia da assegnare all'U.S.D. Cardiologia Pediatrica dell’Azienda Ospedaliera Universitaria Integrata Verona.</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E69" t="inlineStr"/>
       <c r="H69" t="inlineStr">
         <is>
-          <t>09/01/2024 23:00</t>
+          <t>23/04/2024 22:00</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
-          <t>08/02/2024 22:59</t>
+          <t>23/05/2024 21:59</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N69" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V69" t="inlineStr">
         <is>
-          <t>21/03/2026 22:59</t>
+          <t>25/07/2026 21:59</t>
         </is>
       </c>
       <c r="AC69" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE69" t="inlineStr">
         <is>
-          <t>Concorsi pubblici - personale del comparto</t>
+          <t>Concorsi pubblici - personale dirigente</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>68379</t>
+          <t>AZERO-2024-015-CON</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Avviso per soli titoli per assunzione a tempo determinato di 20 Infermieri Area professionisti della Salute e dei Funzionari</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 5 posti di Dirigente Medico – disciplina Neuroradiologia, uno dei quali per A.O.U.I. Verona</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E70" t="inlineStr"/>
       <c r="H70" t="inlineStr">
         <is>
-          <t>17/12/2023 23:00</t>
+          <t>09/04/2024 22:00</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
-          <t>30/12/2023 22:59</t>
+          <t>09/05/2024 21:59</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N70" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V70" t="inlineStr">
         <is>
-          <t>15/02/2026 22:59</t>
+          <t>01/07/2026 21:59</t>
         </is>
       </c>
       <c r="AC70" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE70" t="inlineStr">
         <is>
-          <t>Avvisi pubblici a tempo determinato - Personale del comparto</t>
+          <t>Concorsi pubblici - personale dirigente</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>AZERO-2023-076-CON</t>
+          <t>AZERO-2024-020-CON</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 1 posto di Dirigente Medico – disciplina Gastroenterologia per l’Azienda Ospedaliera Universitaria Integrata Verona.</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 1 posto di Dirigente Medico – disciplina Pediatria da assegnare all'U.O.C. "Oncoematologia Pediatrica" dell’Azienda Ospedaliera Universitaria Integrata Verona.</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E71" t="inlineStr"/>
       <c r="H71" t="inlineStr">
         <is>
-          <t>05/12/2023 23:00</t>
+          <t>02/04/2024 22:00</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
-          <t>04/01/2024 22:59</t>
+          <t>02/05/2024 21:59</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N71" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V71" t="inlineStr">
         <is>
-          <t>22/04/2026 21:59</t>
+          <t>16/06/2026 21:59</t>
         </is>
       </c>
       <c r="AC71" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE71" t="inlineStr">
         <is>
           <t>Concorsi pubblici - personale dirigente</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>AZERO-2023-068-CON</t>
+          <t>AZERO-2024-006-CON</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso Pubblico, per titoli ed esami, per n. 104 posti di Dirigente Medico - Disciplina Medicina d'Emergenza-Urgenza. N. 2 posti per AOUI Verona.</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 76 posti di Dirigente Medico – disciplina Anestesia e Rianimazione, due dei quali per A.O.U.I. Verona</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E72" t="inlineStr"/>
       <c r="H72" t="inlineStr">
         <is>
-          <t>08/11/2023 23:00</t>
+          <t>13/02/2024 23:00</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
-          <t>23/11/2023 22:59</t>
+          <t>14/03/2024 22:59</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N72" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V72" t="inlineStr">
         <is>
-          <t>26/02/2027 22:59</t>
+          <t>22/04/2026 21:59</t>
         </is>
       </c>
       <c r="AC72" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE72" t="inlineStr">
         <is>
           <t>Concorsi pubblici - personale dirigente</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>. AZERO-2023-051-CON</t>
+          <t>N. AZERO-2023-067-CON</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 17 posti di Dirigente Medico – disciplina Medicina Trasfusionale. N. 1 posto per AOUI Verona</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 1 posto di Dirigente Medico – disciplina Otorinolaringoiatria per l’Azienda Ospedaliera Universitaria Integrata Verona.</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E73" t="inlineStr"/>
       <c r="H73" t="inlineStr">
         <is>
-          <t>08/11/2023 23:00</t>
+          <t>16/01/2024 23:00</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
-          <t>23/11/2023 22:59</t>
+          <t>15/02/2024 22:59</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N73" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V73" t="inlineStr">
         <is>
-          <t>16/01/2026 22:59</t>
+          <t>22/04/2026 21:59</t>
         </is>
       </c>
       <c r="AC73" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE73" t="inlineStr">
         <is>
           <t>Concorsi pubblici - personale dirigente</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>AZERO-2023-072-CON</t>
+          <t>AZERO-2023-081-CON</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 4 posti di Dirigente Amministrativo per le Unità Operative Complesse "Provveditorato, Economato e Gestione della Logistica", uno dei quali per A.O.U.I: Verona</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 6 posti di Dirigente Medico – disciplina Radioterapia, di cui n. 1 posto per l'Azienda Ospedaliera Universitaria Integrata Verona</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E74" t="inlineStr"/>
       <c r="H74" t="inlineStr">
         <is>
-          <t>07/11/2023 23:00</t>
+          <t>09/01/2024 23:00</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
-          <t>23/11/2023 22:59</t>
+          <t>08/02/2024 22:59</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N74" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V74" t="inlineStr">
         <is>
-          <t>11/02/2026 22:59</t>
+          <t>21/03/2026 22:59</t>
         </is>
       </c>
       <c r="AC74" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE74" t="inlineStr">
         <is>
           <t>Concorsi pubblici - personale dirigente</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>47522</t>
+          <t>AZERO-2023-088-CON</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>Avviso conferimento incarico a tempo determinato in sostituzione del titolare di Direttore dell'UOC "Direzione Medica Ospedaliera per le Funzioni Igienico-Sanitarie e Prevenzione dei Rischi". Disciplina Direzione Medica di Presidio Ospedaliero.</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 13 posti di Tecnico Riabilitazione Psichiatrica - Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario, di cui n. 2 posti per l'Azienda Ospedaliera Universitaria Integrata Verona</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E75" t="inlineStr"/>
       <c r="H75" t="inlineStr">
         <is>
-          <t>12/09/2023 22:00</t>
+          <t>09/01/2024 23:00</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
-          <t>12/10/2023 21:59</t>
+          <t>08/02/2024 22:59</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N75" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V75" t="inlineStr">
         <is>
-          <t>24/04/2024 21:59</t>
+          <t>21/03/2026 22:59</t>
         </is>
       </c>
       <c r="AC75" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE75" t="inlineStr">
         <is>
-          <t>Avvisi di struttura complessa - Personale dirigente</t>
+          <t>Concorsi pubblici - personale del comparto</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>N. AZERO-2023-024-CON</t>
+          <t>68379</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, a tempo pieno e indeterminato, per n. 4 posti di Collaboratore Tecnico Professionale – Ingegnere Informatico, di cui n. 1 posto per l'Azienda Ospedaliera Universitaria Integrata Verona.</t>
+          <t>Avviso per soli titoli per assunzione a tempo determinato di 20 Infermieri Area professionisti della Salute e dei Funzionari</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E76" t="inlineStr"/>
       <c r="H76" t="inlineStr">
         <is>
-          <t>08/08/2023 22:00</t>
+          <t>17/12/2023 23:00</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
-          <t>07/09/2023 21:59</t>
+          <t>30/12/2023 22:59</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N76" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V76" t="inlineStr">
         <is>
-          <t>15/10/2025 21:59</t>
+          <t>15/02/2026 22:59</t>
         </is>
       </c>
       <c r="AC76" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE76" t="inlineStr">
         <is>
-          <t>Concorsi pubblici - personale del comparto</t>
+          <t>Avvisi pubblici a tempo determinato - Personale del comparto</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>AZERO-2023-057-CON</t>
+          <t>AZERO-2023-076-CON</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 3 posti di Dirigente Medico – disciplina Chirurgia Maxillo-Facciale, di cui n. 1 posto per l'Azienda Ospedaliera Universitaria Integrata Verona</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 1 posto di Dirigente Medico – disciplina Gastroenterologia per l’Azienda Ospedaliera Universitaria Integrata Verona.</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E77" t="inlineStr"/>
       <c r="H77" t="inlineStr">
         <is>
-          <t>04/07/2023 22:00</t>
+          <t>05/12/2023 23:00</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
-          <t>03/08/2023 21:59</t>
+          <t>04/01/2024 22:59</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N77" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V77" t="inlineStr">
         <is>
-          <t>15/10/2025 21:59</t>
+          <t>22/04/2026 21:59</t>
         </is>
       </c>
       <c r="AC77" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE77" t="inlineStr">
         <is>
           <t>Concorsi pubblici - personale dirigente</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>AZERO-2023-052-CON</t>
+          <t>. AZERO-2023-051-CON</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 28 posti di Dirigente Medico – disciplina Neuropsichiatria Infantile, di cui n. 1 posto per l'Azienda Ospedaliera Universitaria Integrata Verona</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 17 posti di Dirigente Medico – disciplina Medicina Trasfusionale. N. 1 posto per AOUI Verona</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E78" t="inlineStr"/>
       <c r="H78" t="inlineStr">
         <is>
-          <t>27/06/2023 22:00</t>
+          <t>08/11/2023 23:00</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
-          <t>27/07/2023 21:59</t>
+          <t>23/11/2023 22:59</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N78" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V78" t="inlineStr">
         <is>
-          <t>15/10/2025 21:59</t>
+          <t>16/01/2026 22:59</t>
         </is>
       </c>
       <c r="AC78" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE78" t="inlineStr">
         <is>
           <t>Concorsi pubblici - personale dirigente</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>AZERO-2023-038-CON</t>
+          <t>AZERO-2023-068-CON</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 1 posto di Dirigente Medico – disciplina Cardiologia, per l’Azienda Ospedaliera Universitaria Integrata Verona</t>
+          <t>Azienda Zero - Concorso Pubblico, per titoli ed esami, per n. 104 posti di Dirigente Medico - Disciplina Medicina d'Emergenza-Urgenza. N. 2 posti per AOUI Verona.</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E79" t="inlineStr"/>
       <c r="H79" t="inlineStr">
         <is>
-          <t>13/06/2023 22:00</t>
+          <t>08/11/2023 23:00</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
-          <t>13/07/2023 21:59</t>
+          <t>23/11/2023 22:59</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N79" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V79" t="inlineStr">
         <is>
-          <t>11/10/2025 21:59</t>
+          <t>26/02/2027 22:59</t>
         </is>
       </c>
       <c r="AC79" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE79" t="inlineStr">
         <is>
           <t>Concorsi pubblici - personale dirigente</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>AZERO-2023-035-CON</t>
+          <t>AZERO-2023-072-CON</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 1 posto di Dirigente Medico – disciplina Malattie Infettive, per l’Azienda Ospedaliera Universitaria Integrata Verona</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 4 posti di Dirigente Amministrativo per le Unità Operative Complesse "Provveditorato, Economato e Gestione della Logistica", uno dei quali per A.O.U.I: Verona</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E80" t="inlineStr"/>
       <c r="H80" t="inlineStr">
         <is>
-          <t>13/06/2023 22:00</t>
+          <t>07/11/2023 23:00</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
-          <t>13/07/2023 21:59</t>
+          <t>23/11/2023 22:59</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N80" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V80" t="inlineStr">
         <is>
-          <t>21/09/2025 21:59</t>
+          <t>11/02/2026 22:59</t>
         </is>
       </c>
       <c r="AC80" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE80" t="inlineStr">
         <is>
           <t>Concorsi pubblici - personale dirigente</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>AZERO-2023-039-CON</t>
+          <t>47522</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso Pubblico, per titoli ed esami, per n. 145 posti di Dirigente Medico - Disciplina Medicina d'Emergenza-Urgenza, due dei quali per A.O.U.I. Verona</t>
+          <t>Avviso conferimento incarico a tempo determinato in sostituzione del titolare di Direttore dell'UOC "Direzione Medica Ospedaliera per le Funzioni Igienico-Sanitarie e Prevenzione dei Rischi". Disciplina Direzione Medica di Presidio Ospedaliero.</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E81" t="inlineStr"/>
       <c r="H81" t="inlineStr">
         <is>
-          <t>30/05/2023 22:00</t>
+          <t>12/09/2023 22:00</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
-          <t>29/06/2023 21:59</t>
+          <t>12/10/2023 21:59</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N81" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V81" t="inlineStr">
         <is>
-          <t>09/08/2025 21:59</t>
+          <t>24/04/2024 21:59</t>
         </is>
       </c>
       <c r="AC81" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE81" t="inlineStr">
         <is>
-          <t>Concorsi pubblici - personale dirigente</t>
+          <t>Avvisi di struttura complessa - Personale dirigente</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>AZERO-2023-015-CON</t>
+          <t>N. AZERO-2023-024-CON</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 1 posto di Dirigente Medico – Disciplina Pediatria per conto dell'Azienda Ospedaliera Universitaria Integrata Verona</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, a tempo pieno e indeterminato, per n. 4 posti di Collaboratore Tecnico Professionale – Ingegnere Informatico, di cui n. 1 posto per l'Azienda Ospedaliera Universitaria Integrata Verona.</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E82" t="inlineStr"/>
       <c r="H82" t="inlineStr">
         <is>
-          <t>28/03/2023 22:00</t>
+          <t>08/08/2023 22:00</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
-          <t>27/04/2023 21:59</t>
+          <t>07/09/2023 21:59</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N82" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V82" t="inlineStr">
         <is>
-          <t>22/06/2025 21:59</t>
+          <t>15/10/2025 21:59</t>
         </is>
       </c>
       <c r="AC82" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE82" t="inlineStr">
         <is>
-          <t>Concorsi pubblici - personale dirigente</t>
+          <t>Concorsi pubblici - personale del comparto</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>AZERO-2023-009-CON</t>
+          <t>AZERO-2023-057-CON</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso Pubblico, per titoli ed esami, per n. 8 posti di Dirigente Medico - Disciplina Anatomia Patologica di cui n. 1 posto per l'Azienda Ospedaliera Universitaria Integrata Verona</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 3 posti di Dirigente Medico – disciplina Chirurgia Maxillo-Facciale, di cui n. 1 posto per l'Azienda Ospedaliera Universitaria Integrata Verona</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E83" t="inlineStr"/>
       <c r="H83" t="inlineStr">
         <is>
-          <t>21/03/2023 23:00</t>
+          <t>04/07/2023 22:00</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
-          <t>20/04/2023 21:59</t>
+          <t>03/08/2023 21:59</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N83" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V83" t="inlineStr">
         <is>
-          <t>08/06/2025 21:59</t>
+          <t>15/10/2025 21:59</t>
         </is>
       </c>
       <c r="AC83" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE83" t="inlineStr">
         <is>
           <t>Concorsi pubblici - personale dirigente</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>AZERO-2023-016-CON</t>
+          <t>AZERO-2023-052-CON</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 1 posto a tempo indeterminato ed esclusivo di Dirigente Medico – disciplina Anestesia e Rianimazione ovvero Dirigente Medico – disciplina Medicina d’Emergenza-Urgenza per l'U.O.C. Centrale Operativa SUEM dell’Azienda Ospedaliera Universitaria Integrata Verona.</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 28 posti di Dirigente Medico – disciplina Neuropsichiatria Infantile, di cui n. 1 posto per l'Azienda Ospedaliera Universitaria Integrata Verona</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E84" t="inlineStr"/>
       <c r="H84" t="inlineStr">
         <is>
-          <t>14/03/2023 23:00</t>
+          <t>27/06/2023 22:00</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
-          <t>13/04/2023 21:59</t>
+          <t>27/07/2023 21:59</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N84" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V84" t="inlineStr">
         <is>
-          <t>31/05/2025 21:59</t>
+          <t>15/10/2025 21:59</t>
         </is>
       </c>
       <c r="AC84" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE84" t="inlineStr">
         <is>
           <t>Concorsi pubblici - personale dirigente</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>AZERO-2023-003-CON</t>
+          <t>AZERO-2023-038-CON</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso Pubblico, per titoli ed esami, per n. 23 posti di Dirigente Medico - Disciplina Direzione Medica di Presidio Ospedaliero, uno dei quali per A.O.U.I. Verona</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 1 posto di Dirigente Medico – disciplina Cardiologia, per l’Azienda Ospedaliera Universitaria Integrata Verona</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E85" t="inlineStr"/>
       <c r="H85" t="inlineStr">
         <is>
-          <t>28/02/2023 23:00</t>
+          <t>13/06/2023 22:00</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
-          <t>30/03/2023 21:59</t>
+          <t>13/07/2023 21:59</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N85" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V85" t="inlineStr">
         <is>
-          <t>18/05/2025 21:59</t>
+          <t>11/10/2025 21:59</t>
         </is>
       </c>
       <c r="AC85" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE85" t="inlineStr">
         <is>
           <t>Concorsi pubblici - personale dirigente</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>N. AZERO-2022-090-CON</t>
+          <t>AZERO-2023-035-CON</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 1 posto di Dirigente Medico – Disciplina Ortopedia e Traumatologia da assegnare alla U.O.C. Chirurgia della Mano per conto dell'Azienda Ospedaliera Universitaria Integrata Verona.</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 1 posto di Dirigente Medico – disciplina Malattie Infettive, per l’Azienda Ospedaliera Universitaria Integrata Verona</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E86" t="inlineStr"/>
       <c r="H86" t="inlineStr">
         <is>
-          <t>07/02/2023 23:00</t>
+          <t>13/06/2023 22:00</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
-          <t>09/03/2023 22:59</t>
+          <t>13/07/2023 21:59</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N86" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V86" t="inlineStr">
         <is>
-          <t>26/04/2025 21:59</t>
+          <t>21/09/2025 21:59</t>
         </is>
       </c>
       <c r="AC86" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE86" t="inlineStr">
         <is>
           <t>Concorsi pubblici - personale dirigente</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>N. AZERO-2022-088-CON</t>
+          <t>AZERO-2023-039-CON</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso Pubblico, per titoli ed esami, per n. 25 posti di Dirigente Medico - Disciplina Geriatria, uno dei quali per A.O.U.I. Verona</t>
+          <t>Azienda Zero - Concorso Pubblico, per titoli ed esami, per n. 145 posti di Dirigente Medico - Disciplina Medicina d'Emergenza-Urgenza, due dei quali per A.O.U.I. Verona</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E87" t="inlineStr"/>
       <c r="H87" t="inlineStr">
         <is>
-          <t>31/01/2023 23:00</t>
+          <t>30/05/2023 22:00</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
-          <t>02/03/2023 22:59</t>
+          <t>29/06/2023 21:59</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N87" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V87" t="inlineStr">
         <is>
-          <t>10/05/2025 21:59</t>
+          <t>09/08/2025 21:59</t>
         </is>
       </c>
       <c r="AC87" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE87" t="inlineStr">
         <is>
           <t>Concorsi pubblici - personale dirigente</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>N. AZERO-2022-085-CON</t>
+          <t>AZERO-2023-015-CON</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 22 posti di Fisioterapista - Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario uno dei quali per AOUI Verona</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 1 posto di Dirigente Medico – Disciplina Pediatria per conto dell'Azienda Ospedaliera Universitaria Integrata Verona</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E88" t="inlineStr"/>
       <c r="H88" t="inlineStr">
         <is>
-          <t>31/01/2023 23:00</t>
+          <t>28/03/2023 22:00</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
-          <t>02/03/2023 22:59</t>
+          <t>27/04/2023 21:59</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N88" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V88" t="inlineStr">
         <is>
-          <t>22/05/2025 21:59</t>
+          <t>22/06/2025 21:59</t>
         </is>
       </c>
       <c r="AC88" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE88" t="inlineStr">
         <is>
-          <t>Concorsi pubblici - personale del comparto</t>
+          <t>Concorsi pubblici - personale dirigente</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>N. AZERO-2022-073-CON</t>
+          <t>AZERO-2023-009-CON</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 1 posto di Dirigente Medico – Disciplina Neurologia per conto dell'Azienda Ospedaliera Universitaria Integrata Verona.</t>
+          <t>Azienda Zero - Concorso Pubblico, per titoli ed esami, per n. 8 posti di Dirigente Medico - Disciplina Anatomia Patologica di cui n. 1 posto per l'Azienda Ospedaliera Universitaria Integrata Verona</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E89" t="inlineStr"/>
       <c r="H89" t="inlineStr">
         <is>
-          <t>31/01/2023 23:00</t>
+          <t>21/03/2023 23:00</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
-          <t>02/03/2023 22:59</t>
+          <t>20/04/2023 21:59</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N89" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V89" t="inlineStr">
         <is>
-          <t>14/05/2025 21:59</t>
+          <t>08/06/2025 21:59</t>
         </is>
       </c>
       <c r="AC89" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE89" t="inlineStr">
         <is>
           <t>Concorsi pubblici - personale dirigente</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>N. AZERO-2022-072-CON</t>
+          <t>AZERO-2023-016-CON</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 1 posto di Dirigente Medico – Disciplina Oftalmologia per conto dell'Azienda Ospedaliera Universitaria Integrata Verona.</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 1 posto a tempo indeterminato ed esclusivo di Dirigente Medico – disciplina Anestesia e Rianimazione ovvero Dirigente Medico – disciplina Medicina d’Emergenza-Urgenza per l'U.O.C. Centrale Operativa SUEM dell’Azienda Ospedaliera Universitaria Integrata Verona.</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E90" t="inlineStr"/>
       <c r="H90" t="inlineStr">
         <is>
-          <t>24/01/2023 23:00</t>
+          <t>14/03/2023 23:00</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
-          <t>23/02/2023 22:59</t>
+          <t>13/04/2023 21:59</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N90" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V90" t="inlineStr">
         <is>
-          <t>26/04/2025 21:59</t>
+          <t>31/05/2025 21:59</t>
         </is>
       </c>
       <c r="AC90" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE90" t="inlineStr">
         <is>
           <t>Concorsi pubblici - personale dirigente</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>AZERO-2022-052-CON</t>
+          <t>AZERO-2023-003-CON</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 1 posto di Dirigente Medico – Disciplina Chirurgia Generale. Si ricercano professionisti da assegnare all’U.O.C. Chirurgia Generale ed Epatobiliare per lo svolgimento delle attività nell’ambito dell’area di Chirurgia Digestiva Addominale.</t>
+          <t>Azienda Zero - Concorso Pubblico, per titoli ed esami, per n. 23 posti di Dirigente Medico - Disciplina Direzione Medica di Presidio Ospedaliero, uno dei quali per A.O.U.I. Verona</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E91" t="inlineStr"/>
       <c r="H91" t="inlineStr">
         <is>
-          <t>15/01/2023 23:00</t>
+          <t>28/02/2023 23:00</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
-          <t>09/02/2023 22:59</t>
+          <t>30/03/2023 21:59</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N91" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V91" t="inlineStr">
         <is>
-          <t>05/04/2025 21:59</t>
+          <t>18/05/2025 21:59</t>
         </is>
       </c>
       <c r="AC91" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE91" t="inlineStr">
         <is>
           <t>Concorsi pubblici - personale dirigente</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>71235</t>
+          <t>N. AZERO-2022-090-CON</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per soli titoli, per l'assunzione a tempo determinato di n. 20 Collaboratori Professionali sanitari - Infermiere cat. D</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 1 posto di Dirigente Medico – Disciplina Ortopedia e Traumatologia da assegnare alla U.O.C. Chirurgia della Mano per conto dell'Azienda Ospedaliera Universitaria Integrata Verona.</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E92" t="inlineStr"/>
       <c r="H92" t="inlineStr">
         <is>
-          <t>08/12/2022 23:00</t>
+          <t>07/02/2023 23:00</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
-          <t>24/12/2022 22:59</t>
+          <t>09/03/2023 22:59</t>
         </is>
       </c>
       <c r="K92" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N92" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V92" t="inlineStr">
         <is>
-          <t>19/01/2025 22:59</t>
+          <t>26/04/2025 21:59</t>
         </is>
       </c>
       <c r="AC92" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE92" t="inlineStr">
         <is>
-          <t>Avvisi pubblici a tempo determinato - Personale del comparto</t>
+          <t>Concorsi pubblici - personale dirigente</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>AZERO-2022-057-CON</t>
+          <t>N. AZERO-2022-073-CON</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>Azienda Zero Concorso Pubblico, per titoli ed esami, per n. 137 posti di Dirigente Medico - Disciplina Anestesia e Rianimazione, 7 dei quali per AOUI Verona</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 1 posto di Dirigente Medico – Disciplina Neurologia per conto dell'Azienda Ospedaliera Universitaria Integrata Verona.</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E93" t="inlineStr"/>
       <c r="H93" t="inlineStr">
         <is>
-          <t>06/11/2022 23:00</t>
+          <t>31/01/2023 23:00</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
-          <t>05/12/2022 22:59</t>
+          <t>02/03/2023 22:59</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N93" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V93" t="inlineStr">
         <is>
-          <t>26/02/2025 22:59</t>
+          <t>14/05/2025 21:59</t>
         </is>
       </c>
       <c r="AC93" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE93" t="inlineStr">
         <is>
           <t>Concorsi pubblici - personale dirigente</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>AZERO-2022-005-AVV</t>
+          <t>N. AZERO-2022-085-CON</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>Azienda Zero Avviso pubblico, per titoli ed esami, per n. 20 posti di Collaboratore Amministrativo Professionale - cat. D (Area Giuridica), a tempo determinato con contratto di Formazione e Lavoro uno dei quali per AOUI Verona</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 22 posti di Fisioterapista - Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario uno dei quali per AOUI Verona</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E94" t="inlineStr"/>
       <c r="H94" t="inlineStr">
         <is>
-          <t>06/11/2022 23:00</t>
+          <t>31/01/2023 23:00</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
-          <t>24/11/2022 22:59</t>
+          <t>02/03/2023 22:59</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N94" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V94" t="inlineStr">
         <is>
-          <t>20/02/2025 22:59</t>
+          <t>22/05/2025 21:59</t>
         </is>
       </c>
       <c r="AC94" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE94" t="inlineStr">
         <is>
-          <t>Avvisi pubblici a tempo determinato - Personale del comparto</t>
+          <t>Concorsi pubblici - personale del comparto</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>AZERO-2022-048-CON</t>
+          <t>N. AZERO-2022-088-CON</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 42 posti di Dirigente Medico – Disciplina Medicina Interna 7 dei quali per AOUI Verona</t>
+          <t>Azienda Zero - Concorso Pubblico, per titoli ed esami, per n. 25 posti di Dirigente Medico - Disciplina Geriatria, uno dei quali per A.O.U.I. Verona</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E95" t="inlineStr"/>
       <c r="H95" t="inlineStr">
         <is>
-          <t>27/09/2022 22:00</t>
+          <t>31/01/2023 23:00</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
-          <t>27/10/2022 21:59</t>
+          <t>02/03/2023 22:59</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N95" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V95" t="inlineStr">
         <is>
-          <t>29/12/2024 22:59</t>
+          <t>10/05/2025 21:59</t>
         </is>
       </c>
       <c r="AC95" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE95" t="inlineStr">
         <is>
           <t>Concorsi pubblici - personale dirigente</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>AZERO-2022-049-CON</t>
+          <t>N. AZERO-2022-072-CON</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 19 posti di Dirigente Medico – Disciplina Malattie dell'Apparato Respiratorio, uno dei quali per A.O.U.I. Verona</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 1 posto di Dirigente Medico – Disciplina Oftalmologia per conto dell'Azienda Ospedaliera Universitaria Integrata Verona.</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E96" t="inlineStr"/>
       <c r="H96" t="inlineStr">
         <is>
-          <t>20/09/2022 22:00</t>
+          <t>24/01/2023 23:00</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
-          <t>20/10/2022 21:59</t>
+          <t>23/02/2023 22:59</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N96" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V96" t="inlineStr">
         <is>
-          <t>18/12/2024 22:59</t>
+          <t>26/04/2025 21:59</t>
         </is>
       </c>
       <c r="AC96" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE96" t="inlineStr">
         <is>
           <t>Concorsi pubblici - personale dirigente</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>AZERO-2022-031-CON</t>
+          <t>AZERO-2022-052-CON</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 11 posti di Dirigente Medico – Ematologia di cui 1 per A.O.U.I. Verona</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 1 posto di Dirigente Medico – Disciplina Chirurgia Generale. Si ricercano professionisti da assegnare all’U.O.C. Chirurgia Generale ed Epatobiliare per lo svolgimento delle attività nell’ambito dell’area di Chirurgia Digestiva Addominale.</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E97" t="inlineStr"/>
       <c r="H97" t="inlineStr">
         <is>
-          <t>09/08/2022 22:00</t>
+          <t>15/01/2023 23:00</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
-          <t>08/09/2022 21:59</t>
+          <t>09/02/2023 22:59</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N97" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V97" t="inlineStr">
         <is>
-          <t>07/11/2024 22:59</t>
+          <t>05/04/2025 21:59</t>
         </is>
       </c>
       <c r="AC97" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE97" t="inlineStr">
         <is>
           <t>Concorsi pubblici - personale dirigente</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>N. AZERO-2022-017-CON</t>
+          <t>71235</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 1 posto di Dirigente Medico - disciplina Endocrinologia per l'Azienda Ospedaliera Universitaria Integrata Verona</t>
+          <t>Avviso pubblico, per soli titoli, per l'assunzione a tempo determinato di n. 20 Collaboratori Professionali sanitari - Infermiere cat. D</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E98" t="inlineStr"/>
       <c r="H98" t="inlineStr">
         <is>
-          <t>31/05/2022 22:00</t>
+          <t>08/12/2022 23:00</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
-          <t>30/06/2022 21:59</t>
+          <t>24/12/2022 22:59</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N98" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V98" t="inlineStr">
         <is>
-          <t>03/10/2024 21:59</t>
+          <t>19/01/2025 22:59</t>
         </is>
       </c>
       <c r="AC98" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE98" t="inlineStr">
         <is>
-          <t>Concorsi pubblici - personale dirigente</t>
+          <t>Avvisi pubblici a tempo determinato - Personale del comparto</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>AZERO-2022-006-CON</t>
+          <t>AZERO-2022-057-CON</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 4 posti di Dirigente Avvocato, uno dei quali per A.O.U.I. Verona</t>
+          <t>Azienda Zero Concorso Pubblico, per titoli ed esami, per n. 137 posti di Dirigente Medico - Disciplina Anestesia e Rianimazione, 7 dei quali per AOUI Verona</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E99" t="inlineStr"/>
       <c r="H99" t="inlineStr">
         <is>
-          <t>15/03/2022 23:00</t>
+          <t>06/11/2022 23:00</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
-          <t>14/04/2022 21:59</t>
+          <t>05/12/2022 22:59</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N99" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V99" t="inlineStr">
         <is>
-          <t>15/01/2025 22:59</t>
+          <t>26/02/2025 22:59</t>
         </is>
       </c>
       <c r="AC99" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE99" t="inlineStr">
         <is>
           <t>Concorsi pubblici - personale dirigente</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>77188</t>
+          <t>AZERO-2022-005-AVV</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>Concorso per titoli ed esami per l'assunzione a tempo indeterminato di un Dirigente Psicologo - disciplina di Psicoterapia con specifiche competenze in psico-oncologia e cure palliative da assegnare all'USD Psicologia Clinica BT o BR.</t>
+          <t>Azienda Zero Avviso pubblico, per titoli ed esami, per n. 20 posti di Collaboratore Amministrativo Professionale - cat. D (Area Giuridica), a tempo determinato con contratto di Formazione e Lavoro uno dei quali per AOUI Verona</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E100" t="inlineStr"/>
       <c r="H100" t="inlineStr">
         <is>
-          <t>24/02/2022 23:00</t>
+          <t>06/11/2022 23:00</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
-          <t>27/03/2022 21:59</t>
+          <t>24/11/2022 22:59</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N100" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V100" t="inlineStr">
         <is>
-          <t>20/12/2024 22:59</t>
+          <t>20/02/2025 22:59</t>
         </is>
       </c>
       <c r="AC100" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE100" t="inlineStr">
         <is>
-          <t>Concorsi pubblici - personale dirigente</t>
+          <t>Avvisi pubblici a tempo determinato - Personale del comparto</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>AZERO-2021-089-CON</t>
+          <t>AZERO-2022-048-CON</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 7 posti di Dirigente Medico - disciplina di Radioterapia, uno dei quali per AOUI Verona.</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 42 posti di Dirigente Medico – Disciplina Medicina Interna 7 dei quali per AOUI Verona</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E101" t="inlineStr"/>
       <c r="H101" t="inlineStr">
         <is>
-          <t>22/02/2022 23:00</t>
+          <t>27/09/2022 22:00</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
-          <t>24/03/2022 22:59</t>
+          <t>27/10/2022 21:59</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N101" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V101" t="inlineStr">
         <is>
-          <t>09/06/2024 21:59</t>
+          <t>29/12/2024 22:59</t>
         </is>
       </c>
       <c r="AC101" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE101" t="inlineStr">
         <is>
           <t>Concorsi pubblici - personale dirigente</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>AZERO-2021-090-CON</t>
+          <t>AZERO-2022-049-CON</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 3 posti di Dirigente Medico - disciplina di Medicina Nucleare, uno dei quali per AOUI Verona</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 19 posti di Dirigente Medico – Disciplina Malattie dell'Apparato Respiratorio, uno dei quali per A.O.U.I. Verona</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E102" t="inlineStr"/>
       <c r="H102" t="inlineStr">
         <is>
-          <t>22/02/2022 23:00</t>
+          <t>20/09/2022 22:00</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
-          <t>24/03/2022 22:59</t>
+          <t>20/10/2022 21:59</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N102" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V102" t="inlineStr">
         <is>
-          <t>22/06/2024 21:59</t>
+          <t>18/12/2024 22:59</t>
         </is>
       </c>
       <c r="AC102" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE102" t="inlineStr">
         <is>
           <t>Concorsi pubblici - personale dirigente</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>N. AZERO-2021-082-CON</t>
+          <t>AZERO-2022-031-CON</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 110 posti di Collaboratore Professionale Sanitario - Tecnico Sanitario di Laboratorio Biomedico - categoria D - 19 dei quali per AOUI Verona</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 11 posti di Dirigente Medico – Ematologia di cui 1 per A.O.U.I. Verona</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E103" t="inlineStr"/>
       <c r="H103" t="inlineStr">
         <is>
-          <t>20/02/2022 23:00</t>
+          <t>09/08/2022 22:00</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
-          <t>21/03/2022 22:59</t>
+          <t>08/09/2022 21:59</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N103" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V103" t="inlineStr">
         <is>
-          <t>09/06/2024 21:59</t>
+          <t>07/11/2024 22:59</t>
         </is>
       </c>
       <c r="AC103" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE103" t="inlineStr">
         <is>
-          <t>Concorsi pubblici - personale del comparto</t>
+          <t>Concorsi pubblici - personale dirigente</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>3299</t>
+          <t>N. AZERO-2022-017-CON</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>Avviso per incarichi di lavoro autonomo prestazione d'opera professionale - UOC Oncologia (prot. 3299/2022)</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 1 posto di Dirigente Medico - disciplina Endocrinologia per l'Azienda Ospedaliera Universitaria Integrata Verona</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E104" t="inlineStr"/>
       <c r="H104" t="inlineStr">
         <is>
-          <t>19/01/2022 23:00</t>
+          <t>31/05/2022 22:00</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
-          <t>04/02/2022 22:59</t>
+          <t>30/06/2022 21:59</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N104" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V104" t="inlineStr">
         <is>
-          <t>19/01/2022 22:59</t>
+          <t>03/10/2024 21:59</t>
         </is>
       </c>
       <c r="AC104" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE104" t="inlineStr">
         <is>
-          <t>Bandi avviso incarichi libero professionali</t>
+          <t>Concorsi pubblici - personale dirigente</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>AZERO-2021-080-CON</t>
+          <t>AZERO-2022-006-CON</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 1 posto di Dirigente Medico - disciplina di Pediatria. Si ricercano professionisti con competenze specifiche per la USD Terapia Intensiva Neonatale.</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 4 posti di Dirigente Avvocato, uno dei quali per A.O.U.I. Verona</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E105" t="inlineStr"/>
       <c r="H105" t="inlineStr">
         <is>
-          <t>18/01/2022 23:00</t>
+          <t>15/03/2022 23:00</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
-          <t>17/02/2022 22:59</t>
+          <t>14/04/2022 21:59</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N105" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V105" t="inlineStr">
         <is>
-          <t>27/04/2024 21:59</t>
+          <t>15/01/2025 22:59</t>
         </is>
       </c>
       <c r="AC105" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE105" t="inlineStr">
         <is>
           <t>Concorsi pubblici - personale dirigente</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
+          <t>77188</t>
+        </is>
+      </c>
+      <c r="C106" t="inlineStr">
+        <is>
+          <t>Concorso per titoli ed esami per l'assunzione a tempo indeterminato di un Dirigente Psicologo - disciplina di Psicoterapia con specifiche competenze in psico-oncologia e cure palliative da assegnare all'USD Psicologia Clinica BT o BR.</t>
+        </is>
+      </c>
+      <c r="D106" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E106" t="inlineStr"/>
+      <c r="H106" t="inlineStr">
+        <is>
+          <t>24/02/2022 23:00</t>
+        </is>
+      </c>
+      <c r="I106" t="inlineStr">
+        <is>
+          <t>27/03/2022 21:59</t>
+        </is>
+      </c>
+      <c r="K106" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N106" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="V106" t="inlineStr">
+        <is>
+          <t>20/12/2024 22:59</t>
+        </is>
+      </c>
+      <c r="AC106" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE106" t="inlineStr">
+        <is>
+          <t>Concorsi pubblici - personale dirigente</t>
+        </is>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" t="inlineStr">
+        <is>
+          <t>AZERO-2021-089-CON</t>
+        </is>
+      </c>
+      <c r="C107" t="inlineStr">
+        <is>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 7 posti di Dirigente Medico - disciplina di Radioterapia, uno dei quali per AOUI Verona.</t>
+        </is>
+      </c>
+      <c r="D107" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E107" t="inlineStr"/>
+      <c r="H107" t="inlineStr">
+        <is>
+          <t>22/02/2022 23:00</t>
+        </is>
+      </c>
+      <c r="I107" t="inlineStr">
+        <is>
+          <t>24/03/2022 22:59</t>
+        </is>
+      </c>
+      <c r="K107" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N107" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="V107" t="inlineStr">
+        <is>
+          <t>09/06/2024 21:59</t>
+        </is>
+      </c>
+      <c r="AC107" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE107" t="inlineStr">
+        <is>
+          <t>Concorsi pubblici - personale dirigente</t>
+        </is>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" t="inlineStr">
+        <is>
+          <t>AZERO-2021-090-CON</t>
+        </is>
+      </c>
+      <c r="C108" t="inlineStr">
+        <is>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 3 posti di Dirigente Medico - disciplina di Medicina Nucleare, uno dei quali per AOUI Verona</t>
+        </is>
+      </c>
+      <c r="D108" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E108" t="inlineStr"/>
+      <c r="H108" t="inlineStr">
+        <is>
+          <t>22/02/2022 23:00</t>
+        </is>
+      </c>
+      <c r="I108" t="inlineStr">
+        <is>
+          <t>24/03/2022 22:59</t>
+        </is>
+      </c>
+      <c r="K108" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N108" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="V108" t="inlineStr">
+        <is>
+          <t>22/06/2024 21:59</t>
+        </is>
+      </c>
+      <c r="AC108" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE108" t="inlineStr">
+        <is>
+          <t>Concorsi pubblici - personale dirigente</t>
+        </is>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" t="inlineStr">
+        <is>
+          <t>N. AZERO-2021-082-CON</t>
+        </is>
+      </c>
+      <c r="C109" t="inlineStr">
+        <is>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 110 posti di Collaboratore Professionale Sanitario - Tecnico Sanitario di Laboratorio Biomedico - categoria D - 19 dei quali per AOUI Verona</t>
+        </is>
+      </c>
+      <c r="D109" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E109" t="inlineStr"/>
+      <c r="H109" t="inlineStr">
+        <is>
+          <t>20/02/2022 23:00</t>
+        </is>
+      </c>
+      <c r="I109" t="inlineStr">
+        <is>
+          <t>21/03/2022 22:59</t>
+        </is>
+      </c>
+      <c r="K109" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N109" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="V109" t="inlineStr">
+        <is>
+          <t>09/06/2024 21:59</t>
+        </is>
+      </c>
+      <c r="AC109" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE109" t="inlineStr">
+        <is>
+          <t>Concorsi pubblici - personale del comparto</t>
+        </is>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" t="inlineStr">
+        <is>
+          <t>3299</t>
+        </is>
+      </c>
+      <c r="C110" t="inlineStr">
+        <is>
+          <t>Avviso per incarichi di lavoro autonomo prestazione d'opera professionale - UOC Oncologia (prot. 3299/2022)</t>
+        </is>
+      </c>
+      <c r="D110" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E110" t="inlineStr"/>
+      <c r="H110" t="inlineStr">
+        <is>
+          <t>19/01/2022 23:00</t>
+        </is>
+      </c>
+      <c r="I110" t="inlineStr">
+        <is>
+          <t>04/02/2022 22:59</t>
+        </is>
+      </c>
+      <c r="K110" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N110" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="V110" t="inlineStr">
+        <is>
+          <t>19/01/2022 22:59</t>
+        </is>
+      </c>
+      <c r="AC110" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE110" t="inlineStr">
+        <is>
+          <t>Bandi avviso incarichi libero professionali</t>
+        </is>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" t="inlineStr">
+        <is>
+          <t>AZERO-2021-080-CON</t>
+        </is>
+      </c>
+      <c r="C111" t="inlineStr">
+        <is>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 1 posto di Dirigente Medico - disciplina di Pediatria. Si ricercano professionisti con competenze specifiche per la USD Terapia Intensiva Neonatale.</t>
+        </is>
+      </c>
+      <c r="D111" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E111" t="inlineStr"/>
+      <c r="H111" t="inlineStr">
+        <is>
+          <t>18/01/2022 23:00</t>
+        </is>
+      </c>
+      <c r="I111" t="inlineStr">
+        <is>
+          <t>17/02/2022 22:59</t>
+        </is>
+      </c>
+      <c r="K111" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N111" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="V111" t="inlineStr">
+        <is>
+          <t>27/04/2024 21:59</t>
+        </is>
+      </c>
+      <c r="AC111" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE111" t="inlineStr">
+        <is>
+          <t>Concorsi pubblici - personale dirigente</t>
+        </is>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" t="inlineStr">
+        <is>
           <t>AZERO-2021-072-CON</t>
         </is>
       </c>
-      <c r="C106" t="inlineStr">
+      <c r="C112" t="inlineStr">
         <is>
           <t>Azienda Zero -  
 Concorso pubblico, per titoli ed esami, per n. 2 posti di Dirigente Medico - disciplina di Chirurgia Generale. Si ricercano candidati dotati di competenze specifiche per l'attività di Chirurgia Endocrina, uno dei quali per AOUI Verona</t>
         </is>
       </c>
-      <c r="D106" t="inlineStr">
-[...316 lines deleted...]
-      </c>
       <c r="D112" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E112" t="inlineStr"/>
       <c r="H112" t="inlineStr">
         <is>
-          <t>02/06/2021 22:00</t>
+          <t>09/01/2022 23:00</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
-          <t>01/07/2021 21:59</t>
+          <t>07/02/2022 22:59</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N112" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V112" t="inlineStr">
         <is>
-          <t>01/10/2021 21:59</t>
+          <t>30/05/2024 21:59</t>
         </is>
       </c>
       <c r="AC112" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE112" t="inlineStr">
         <is>
-          <t>Concorsi pubblici - personale del comparto</t>
+          <t>Concorsi pubblici - personale dirigente</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>N. AZERO-2021-006-CON</t>
+          <t>AZERO 2021-040-CON</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 59 posti di Dirigente Medico - Disciplina di Ginecologia ed Ostetricia, uno dei quali per AOUI Verona</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 10 posti di Dirigente Farmacista disciplina di Farmaceutica Ospedaliera, uno dei quali per AOUI - Verona</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E113" t="inlineStr"/>
       <c r="H113" t="inlineStr">
         <is>
-          <t>02/06/2021 22:00</t>
+          <t>24/10/2021 22:00</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
-          <t>01/07/2021 21:59</t>
+          <t>21/11/2021 22:59</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N113" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V113" t="inlineStr">
         <is>
-          <t>22/09/2023 21:59</t>
+          <t>22/11/0202 22:49</t>
         </is>
       </c>
       <c r="AC113" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE113" t="inlineStr">
         <is>
           <t>Concorsi pubblici - personale dirigente</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>27597</t>
+          <t>AZERO-2021-034-CON</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>Azienda Zero ha indetto un concorso pubblico, per titoli ed esami, per n. 3 posti a tempo indeterminato di DIRIGENTE MEDICO - disciplina ALLERGOLOGIA E IMMUNOLOGIA CLINICA (2 posti per AOUI Verona)</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 37 posti di Dirigente Medico disciplina di Pediatria</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E114" t="inlineStr"/>
       <c r="H114" t="inlineStr">
         <is>
-          <t>26/04/2021 22:00</t>
+          <t>28/09/2021 22:00</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
-          <t>23/05/2021 21:59</t>
+          <t>28/10/2021 21:59</t>
         </is>
       </c>
       <c r="K114" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N114" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V114" t="inlineStr">
         <is>
-          <t>13/07/2023 21:59</t>
+          <t>09/12/2023 22:59</t>
         </is>
       </c>
       <c r="AC114" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE114" t="inlineStr">
         <is>
           <t>Concorsi pubblici - personale dirigente</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>25028-2020</t>
+          <t>AZERO-2021-028-CON</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>Azienda Zero ha indetto Concorso pubblico, per titoli ed esami, per n. 1 posto di Collaboratore Professionale Sanitario - INFERMIERE - categoria D</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 6 posti di Dirigente Medico disciplina di Neuroradiologia, uno dei quali per A.O.U.I. Verona</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E115" t="inlineStr"/>
       <c r="H115" t="inlineStr">
         <is>
-          <t>26/01/2021 23:00</t>
+          <t>16/09/2021 22:00</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
-          <t>25/02/2021 22:59</t>
+          <t>14/10/2021 21:59</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N115" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V115" t="inlineStr">
         <is>
-          <t>04/05/2023 21:59</t>
+          <t>13/12/2023 22:59</t>
         </is>
       </c>
       <c r="AC115" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE115" t="inlineStr">
         <is>
-          <t>Concorsi pubblici - personale del comparto</t>
+          <t>Concorsi pubblici - personale dirigente</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>25028-2020</t>
+          <t>AZERO 2021-02-CON</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>Azienda Zero ha indetto Concorso pubblico, per titoli ed esami, per n. 1 posto di Collaboratore Professionale Sanitario - INFERMIERE - categoria D</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 4 posti di Dirigente Odontoiatra disciplina Odontoiatria due dei quali per AOUI Verona</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E116" t="inlineStr"/>
       <c r="H116" t="inlineStr">
         <is>
-          <t>26/01/2021 23:00</t>
+          <t>06/07/2021 22:00</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
-          <t>25/02/2021 22:59</t>
+          <t>05/08/2021 21:59</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N116" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V116" t="inlineStr">
         <is>
-          <t>04/05/2023 21:59</t>
+          <t>02/11/2023 22:59</t>
         </is>
       </c>
       <c r="AC116" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE116" t="inlineStr">
         <is>
-          <t>Concorsi pubblici - personale del comparto</t>
+          <t>Concorsi pubblici - personale dirigente</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>24537-2020</t>
+          <t>AZERO-2021-017-CON</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>Azienda Zero ha indetto Concorso pubblico, per titoli ed esami, per n. 2 posti a tempo indeterminato di DIRIGENTE MEDICO - disciplina CHIRURGIA TORACICA per l'AOUI - Verona</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 49 posti di Dirigente Medico disciplina Ortopedia e Traumatologia, due dei quali per AOUI Verona.</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E117" t="inlineStr"/>
       <c r="H117" t="inlineStr">
         <is>
-          <t>17/01/2021 23:00</t>
+          <t>22/06/2021 22:00</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
-          <t>14/02/2021 22:59</t>
+          <t>22/07/2021 21:59</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N117" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V117" t="inlineStr">
         <is>
-          <t>14/04/2023 21:59</t>
+          <t>28/09/2023 21:59</t>
         </is>
       </c>
       <c r="AC117" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE117" t="inlineStr">
         <is>
           <t>Concorsi pubblici - personale dirigente</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>24537-2020</t>
+          <t>N. AZERO-2021-006-CON</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>Azienda Zero ha indetto Concorso pubblico, per titoli ed esami, per n. 2 posti a tempo indeterminato di DIRIGENTE MEDICO - disciplina CHIRURGIA TORACICA per l'AOUI - Verona</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 59 posti di Dirigente Medico - Disciplina di Ginecologia ed Ostetricia, uno dei quali per AOUI Verona</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E118" t="inlineStr"/>
       <c r="H118" t="inlineStr">
         <is>
-          <t>17/01/2021 23:00</t>
+          <t>02/06/2021 22:00</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
-          <t>14/02/2021 22:59</t>
+          <t>01/07/2021 21:59</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N118" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V118" t="inlineStr">
         <is>
-          <t>14/04/2023 21:59</t>
+          <t>22/09/2023 21:59</t>
         </is>
       </c>
       <c r="AC118" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE118" t="inlineStr">
         <is>
           <t>Concorsi pubblici - personale dirigente</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>23572-2020</t>
+          <t>N. AZERO-2021-001-CON</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>Azienda Zero ha indetto concorso pubblico, per titoli ed esami, per n. 22 posti a tempo indeterminato di DIRIGENTE MEDICO - disciplina MEDICINA DEL LAVORO E SICUREZZA DEGLI AMBIENTI DI LAVORO</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 199 posti di Assistente Amministrativo (cat. C) due dei quali per AOUI Verona.</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E119" t="inlineStr"/>
       <c r="H119" t="inlineStr">
         <is>
-          <t>14/12/2020 23:00</t>
+          <t>02/06/2021 22:00</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
-          <t>14/01/2021 22:59</t>
+          <t>01/07/2021 21:59</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N119" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V119" t="inlineStr">
         <is>
-          <t>25/02/2023 22:59</t>
+          <t>01/10/2021 21:59</t>
         </is>
       </c>
       <c r="AC119" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE119" t="inlineStr">
         <is>
-          <t>Concorsi pubblici - personale dirigente</t>
+          <t>Concorsi pubblici - personale del comparto</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>23572-2020</t>
+          <t>27597</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>Azienda Zero ha indetto concorso pubblico, per titoli ed esami, per n. 22 posti a tempo indeterminato di DIRIGENTE MEDICO - disciplina MEDICINA DEL LAVORO E SICUREZZA DEGLI AMBIENTI DI LAVORO</t>
+          <t>Azienda Zero ha indetto un concorso pubblico, per titoli ed esami, per n. 3 posti a tempo indeterminato di DIRIGENTE MEDICO - disciplina ALLERGOLOGIA E IMMUNOLOGIA CLINICA (2 posti per AOUI Verona)</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E120" t="inlineStr"/>
       <c r="H120" t="inlineStr">
         <is>
-          <t>14/12/2020 23:00</t>
+          <t>26/04/2021 22:00</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
-          <t>14/01/2021 22:59</t>
+          <t>23/05/2021 21:59</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N120" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V120" t="inlineStr">
         <is>
-          <t>25/02/2023 22:59</t>
+          <t>13/07/2023 21:59</t>
         </is>
       </c>
       <c r="AC120" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE120" t="inlineStr">
         <is>
           <t>Concorsi pubblici - personale dirigente</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>24230-2020</t>
+          <t>25028-2020</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 33 posti di Operatore Tecnico Specializzato - Autista di Ambulanza - categoria Bs, uno dei quali per A.O.U.I. Verona</t>
+          <t>Azienda Zero ha indetto Concorso pubblico, per titoli ed esami, per n. 1 posto di Collaboratore Professionale Sanitario - INFERMIERE - categoria D</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E121" t="inlineStr"/>
       <c r="H121" t="inlineStr">
         <is>
-          <t>27/11/2020 23:00</t>
+          <t>26/01/2021 23:00</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
-          <t>27/12/2020 22:59</t>
+          <t>25/02/2021 22:59</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N121" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V121" t="inlineStr">
         <is>
-          <t>21/03/2023 22:59</t>
+          <t>04/05/2023 21:59</t>
         </is>
       </c>
       <c r="AC121" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE121" t="inlineStr">
         <is>
           <t>Concorsi pubblici - personale del comparto</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>24230-2020</t>
+          <t>25028-2020</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 33 posti di Operatore Tecnico Specializzato - Autista di Ambulanza - categoria Bs, uno dei quali per A.O.U.I. Verona</t>
+          <t>Azienda Zero ha indetto Concorso pubblico, per titoli ed esami, per n. 1 posto di Collaboratore Professionale Sanitario - INFERMIERE - categoria D</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E122" t="inlineStr"/>
       <c r="H122" t="inlineStr">
         <is>
-          <t>27/11/2020 23:00</t>
+          <t>26/01/2021 23:00</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
-          <t>27/12/2020 22:59</t>
+          <t>25/02/2021 22:59</t>
         </is>
       </c>
       <c r="K122" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N122" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V122" t="inlineStr">
         <is>
-          <t>21/03/2023 22:59</t>
+          <t>04/05/2023 21:59</t>
         </is>
       </c>
       <c r="AC122" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE122" t="inlineStr">
         <is>
           <t>Concorsi pubblici - personale del comparto</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>22795-2020</t>
+          <t>24537-2020</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>Azienda Zero ha indetto concorso pubblico, per titoli ed esami, per n. 7 posti di Collaboratore Professionale Sanitario - Ortottista-Assistente di Oftalmologia uno per A.O.U.I. Verona</t>
+          <t>Azienda Zero ha indetto Concorso pubblico, per titoli ed esami, per n. 2 posti a tempo indeterminato di DIRIGENTE MEDICO - disciplina CHIRURGIA TORACICA per l'AOUI - Verona</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E123" t="inlineStr"/>
       <c r="H123" t="inlineStr">
         <is>
-          <t>16/10/2020 22:00</t>
+          <t>17/01/2021 23:00</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
-          <t>15/11/2020 22:59</t>
+          <t>14/02/2021 22:59</t>
         </is>
       </c>
       <c r="K123" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N123" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V123" t="inlineStr">
         <is>
-          <t>25/03/2023 22:59</t>
+          <t>14/04/2023 21:59</t>
         </is>
       </c>
       <c r="AC123" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE123" t="inlineStr">
         <is>
-          <t>Concorsi pubblici - personale del comparto</t>
+          <t>Concorsi pubblici - personale dirigente</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>22795-2020</t>
+          <t>24537-2020</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>Azienda Zero ha indetto concorso pubblico, per titoli ed esami, per n. 7 posti di Collaboratore Professionale Sanitario - Ortottista-Assistente di Oftalmologia uno per A.O.U.I. Verona</t>
+          <t>Azienda Zero ha indetto Concorso pubblico, per titoli ed esami, per n. 2 posti a tempo indeterminato di DIRIGENTE MEDICO - disciplina CHIRURGIA TORACICA per l'AOUI - Verona</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E124" t="inlineStr"/>
       <c r="H124" t="inlineStr">
         <is>
-          <t>16/10/2020 22:00</t>
+          <t>17/01/2021 23:00</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
-          <t>15/11/2020 22:59</t>
+          <t>14/02/2021 22:59</t>
         </is>
       </c>
       <c r="K124" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N124" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V124" t="inlineStr">
         <is>
-          <t>25/03/2023 22:59</t>
+          <t>14/04/2023 21:59</t>
         </is>
       </c>
       <c r="AC124" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE124" t="inlineStr">
         <is>
-          <t>Concorsi pubblici - personale del comparto</t>
+          <t>Concorsi pubblici - personale dirigente</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>22439-2020</t>
+          <t>23572-2020</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 34 posti di Dirigente Medico - disciplina Cardiologia.</t>
+          <t>Azienda Zero ha indetto concorso pubblico, per titoli ed esami, per n. 22 posti a tempo indeterminato di DIRIGENTE MEDICO - disciplina MEDICINA DEL LAVORO E SICUREZZA DEGLI AMBIENTI DI LAVORO</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E125" t="inlineStr"/>
       <c r="H125" t="inlineStr">
         <is>
-          <t>20/08/2020 22:00</t>
+          <t>14/12/2020 23:00</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
-          <t>22/10/2020 21:59</t>
+          <t>14/01/2021 22:59</t>
         </is>
       </c>
       <c r="K125" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N125" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V125" t="inlineStr">
         <is>
-          <t>20/12/2022 22:59</t>
+          <t>25/02/2023 22:59</t>
         </is>
       </c>
       <c r="AC125" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE125" t="inlineStr">
         <is>
           <t>Concorsi pubblici - personale dirigente</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>22439-2020</t>
+          <t>23572-2020</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 34 posti di Dirigente Medico - disciplina Cardiologia.</t>
+          <t>Azienda Zero ha indetto concorso pubblico, per titoli ed esami, per n. 22 posti a tempo indeterminato di DIRIGENTE MEDICO - disciplina MEDICINA DEL LAVORO E SICUREZZA DEGLI AMBIENTI DI LAVORO</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E126" t="inlineStr"/>
       <c r="H126" t="inlineStr">
         <is>
-          <t>20/08/2020 22:00</t>
+          <t>14/12/2020 23:00</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
-          <t>22/10/2020 21:59</t>
+          <t>14/01/2021 22:59</t>
         </is>
       </c>
       <c r="K126" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N126" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V126" t="inlineStr">
         <is>
-          <t>20/12/2022 22:59</t>
+          <t>25/02/2023 22:59</t>
         </is>
       </c>
       <c r="AC126" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE126" t="inlineStr">
         <is>
           <t>Concorsi pubblici - personale dirigente</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>19478-2020</t>
+          <t>24230-2020</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 17 posti a tempo indeterminato di Dirigente Medico - disciplina Nefrologia</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 33 posti di Operatore Tecnico Specializzato - Autista di Ambulanza - categoria Bs, uno dei quali per A.O.U.I. Verona</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E127" t="inlineStr"/>
       <c r="H127" t="inlineStr">
         <is>
-          <t>28/05/2020 22:00</t>
+          <t>27/11/2020 23:00</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
-          <t>30/07/2020 21:59</t>
+          <t>27/12/2020 22:59</t>
         </is>
       </c>
       <c r="K127" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N127" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V127" t="inlineStr">
         <is>
-          <t>16/11/2022 22:59</t>
+          <t>21/03/2023 22:59</t>
         </is>
       </c>
       <c r="AC127" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE127" t="inlineStr">
         <is>
-          <t>Concorsi pubblici - personale dirigente</t>
+          <t>Concorsi pubblici - personale del comparto</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>19475-2020</t>
+          <t>24230-2020</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 11 posti a tempo indeterminato di Dirigente Medico, disciplina Malattie infettive</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 33 posti di Operatore Tecnico Specializzato - Autista di Ambulanza - categoria Bs, uno dei quali per A.O.U.I. Verona</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E128" t="inlineStr"/>
       <c r="H128" t="inlineStr">
         <is>
-          <t>28/05/2020 22:00</t>
+          <t>27/11/2020 23:00</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
-          <t>30/07/2020 21:59</t>
+          <t>27/12/2020 22:59</t>
         </is>
       </c>
       <c r="K128" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N128" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V128" t="inlineStr">
         <is>
-          <t>16/11/2022 22:59</t>
+          <t>21/03/2023 22:59</t>
         </is>
       </c>
       <c r="AC128" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE128" t="inlineStr">
         <is>
-          <t>Concorsi pubblici - personale dirigente</t>
+          <t>Concorsi pubblici - personale del comparto</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>19475-2020</t>
+          <t>22795-2020</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 11 posti a tempo indeterminato di Dirigente Medico, disciplina Malattie infettive</t>
+          <t>Azienda Zero ha indetto concorso pubblico, per titoli ed esami, per n. 7 posti di Collaboratore Professionale Sanitario - Ortottista-Assistente di Oftalmologia uno per A.O.U.I. Verona</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E129" t="inlineStr"/>
       <c r="H129" t="inlineStr">
         <is>
-          <t>28/05/2020 22:00</t>
+          <t>16/10/2020 22:00</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
-          <t>30/07/2020 21:59</t>
+          <t>15/11/2020 22:59</t>
         </is>
       </c>
       <c r="K129" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N129" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V129" t="inlineStr">
         <is>
-          <t>16/11/2022 22:59</t>
+          <t>25/03/2023 22:59</t>
         </is>
       </c>
       <c r="AC129" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE129" t="inlineStr">
         <is>
-          <t>Concorsi pubblici - personale dirigente</t>
+          <t>Concorsi pubblici - personale del comparto</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>19478-2020</t>
+          <t>22795-2020</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 17 posti a tempo indeterminato di Dirigente Medico - disciplina Nefrologia</t>
+          <t>Azienda Zero ha indetto concorso pubblico, per titoli ed esami, per n. 7 posti di Collaboratore Professionale Sanitario - Ortottista-Assistente di Oftalmologia uno per A.O.U.I. Verona</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E130" t="inlineStr"/>
       <c r="H130" t="inlineStr">
         <is>
-          <t>28/05/2020 22:00</t>
+          <t>16/10/2020 22:00</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
-          <t>30/07/2020 21:59</t>
+          <t>15/11/2020 22:59</t>
         </is>
       </c>
       <c r="K130" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N130" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V130" t="inlineStr">
         <is>
-          <t>16/11/2022 22:59</t>
+          <t>25/03/2023 22:59</t>
         </is>
       </c>
       <c r="AC130" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE130" t="inlineStr">
         <is>
-          <t>Concorsi pubblici - personale dirigente</t>
+          <t>Concorsi pubblici - personale del comparto</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>19178-2020</t>
+          <t>22439-2020</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 4 posti a tempo indeterminato di DIRIGENTE MEDICO - disciplina CHIRURGIA PLASTICA E RICOSTRUTTIVA - 1 dei quali per AOUI Verona</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 34 posti di Dirigente Medico - disciplina Cardiologia.</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E131" t="inlineStr"/>
       <c r="H131" t="inlineStr">
         <is>
-          <t>15/05/2020 22:00</t>
+          <t>20/08/2020 22:00</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
-          <t>14/06/2020 21:59</t>
+          <t>22/10/2020 21:59</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N131" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V131" t="inlineStr">
         <is>
-          <t>12/10/2022 21:59</t>
+          <t>20/12/2022 22:59</t>
         </is>
       </c>
       <c r="AC131" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE131" t="inlineStr">
         <is>
           <t>Concorsi pubblici - personale dirigente</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>19178-2020</t>
+          <t>22439-2020</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 4 posti a tempo indeterminato di DIRIGENTE MEDICO - disciplina CHIRURGIA PLASTICA E RICOSTRUTTIVA - 1 dei quali per AOUI Verona</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 34 posti di Dirigente Medico - disciplina Cardiologia.</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E132" t="inlineStr"/>
       <c r="H132" t="inlineStr">
         <is>
-          <t>15/05/2020 22:00</t>
+          <t>20/08/2020 22:00</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
-          <t>14/06/2020 21:59</t>
+          <t>22/10/2020 21:59</t>
         </is>
       </c>
       <c r="K132" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N132" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V132" t="inlineStr">
         <is>
-          <t>12/10/2022 21:59</t>
+          <t>20/12/2022 22:59</t>
         </is>
       </c>
       <c r="AC132" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE132" t="inlineStr">
         <is>
           <t>Concorsi pubblici - personale dirigente</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>AZERO-15637-2019</t>
+          <t>19475-2020</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>Concorso pubblico, per titoli ed esami, per n. 1 posto di Dirigente Medico - disciplina di Medicina Fisica e Riabilitazione, per attività di neuroriabilitazione.</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 11 posti a tempo indeterminato di Dirigente Medico, disciplina Malattie infettive</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E133" t="inlineStr"/>
       <c r="H133" t="inlineStr">
         <is>
-          <t>26/11/2019 23:00</t>
+          <t>28/05/2020 22:00</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
-          <t>26/12/2019 22:59</t>
+          <t>30/07/2020 21:59</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N133" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V133" t="inlineStr">
         <is>
-          <t>24/02/2022 22:59</t>
+          <t>16/11/2022 22:59</t>
         </is>
       </c>
       <c r="AC133" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE133" t="inlineStr">
         <is>
           <t>Concorsi pubblici - personale dirigente</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>15628-2020</t>
+          <t>19478-2020</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>Azienda Zero - concorso pubblico, per titoli ed esami, per n. 2 posti di Dirigente Medico - disciplina Medicina Interna per l'UOC Medicina Interna e Malattie Aterotrombotiche e Degenerative</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 17 posti a tempo indeterminato di Dirigente Medico - disciplina Nefrologia</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E134" t="inlineStr"/>
       <c r="H134" t="inlineStr">
         <is>
-          <t>24/10/2019 22:00</t>
+          <t>28/05/2020 22:00</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
-          <t>26/12/2019 22:59</t>
+          <t>30/07/2020 21:59</t>
         </is>
       </c>
       <c r="K134" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N134" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V134" t="inlineStr">
         <is>
-          <t>28/07/2023 21:59</t>
+          <t>16/11/2022 22:59</t>
         </is>
       </c>
       <c r="AC134" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE134" t="inlineStr">
         <is>
           <t>Concorsi pubblici - personale dirigente</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
+          <t>19475-2020</t>
+        </is>
+      </c>
+      <c r="C135" t="inlineStr">
+        <is>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 11 posti a tempo indeterminato di Dirigente Medico, disciplina Malattie infettive</t>
+        </is>
+      </c>
+      <c r="D135" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E135" t="inlineStr"/>
+      <c r="H135" t="inlineStr">
+        <is>
+          <t>28/05/2020 22:00</t>
+        </is>
+      </c>
+      <c r="I135" t="inlineStr">
+        <is>
+          <t>30/07/2020 21:59</t>
+        </is>
+      </c>
+      <c r="K135" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N135" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="V135" t="inlineStr">
+        <is>
+          <t>16/11/2022 22:59</t>
+        </is>
+      </c>
+      <c r="AC135" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE135" t="inlineStr">
+        <is>
+          <t>Concorsi pubblici - personale dirigente</t>
+        </is>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" t="inlineStr">
+        <is>
+          <t>19478-2020</t>
+        </is>
+      </c>
+      <c r="C136" t="inlineStr">
+        <is>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 17 posti a tempo indeterminato di Dirigente Medico - disciplina Nefrologia</t>
+        </is>
+      </c>
+      <c r="D136" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E136" t="inlineStr"/>
+      <c r="H136" t="inlineStr">
+        <is>
+          <t>28/05/2020 22:00</t>
+        </is>
+      </c>
+      <c r="I136" t="inlineStr">
+        <is>
+          <t>30/07/2020 21:59</t>
+        </is>
+      </c>
+      <c r="K136" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N136" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="V136" t="inlineStr">
+        <is>
+          <t>16/11/2022 22:59</t>
+        </is>
+      </c>
+      <c r="AC136" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE136" t="inlineStr">
+        <is>
+          <t>Concorsi pubblici - personale dirigente</t>
+        </is>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" t="inlineStr">
+        <is>
+          <t>19178-2020</t>
+        </is>
+      </c>
+      <c r="C137" t="inlineStr">
+        <is>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 4 posti a tempo indeterminato di DIRIGENTE MEDICO - disciplina CHIRURGIA PLASTICA E RICOSTRUTTIVA - 1 dei quali per AOUI Verona</t>
+        </is>
+      </c>
+      <c r="D137" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E137" t="inlineStr"/>
+      <c r="H137" t="inlineStr">
+        <is>
+          <t>15/05/2020 22:00</t>
+        </is>
+      </c>
+      <c r="I137" t="inlineStr">
+        <is>
+          <t>14/06/2020 21:59</t>
+        </is>
+      </c>
+      <c r="K137" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N137" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="V137" t="inlineStr">
+        <is>
+          <t>12/10/2022 21:59</t>
+        </is>
+      </c>
+      <c r="AC137" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE137" t="inlineStr">
+        <is>
+          <t>Concorsi pubblici - personale dirigente</t>
+        </is>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" t="inlineStr">
+        <is>
+          <t>19178-2020</t>
+        </is>
+      </c>
+      <c r="C138" t="inlineStr">
+        <is>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 4 posti a tempo indeterminato di DIRIGENTE MEDICO - disciplina CHIRURGIA PLASTICA E RICOSTRUTTIVA - 1 dei quali per AOUI Verona</t>
+        </is>
+      </c>
+      <c r="D138" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E138" t="inlineStr"/>
+      <c r="H138" t="inlineStr">
+        <is>
+          <t>15/05/2020 22:00</t>
+        </is>
+      </c>
+      <c r="I138" t="inlineStr">
+        <is>
+          <t>14/06/2020 21:59</t>
+        </is>
+      </c>
+      <c r="K138" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N138" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="V138" t="inlineStr">
+        <is>
+          <t>12/10/2022 21:59</t>
+        </is>
+      </c>
+      <c r="AC138" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE138" t="inlineStr">
+        <is>
+          <t>Concorsi pubblici - personale dirigente</t>
+        </is>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" t="inlineStr">
+        <is>
+          <t>AZERO-15637-2019</t>
+        </is>
+      </c>
+      <c r="C139" t="inlineStr">
+        <is>
+          <t>Concorso pubblico, per titoli ed esami, per n. 1 posto di Dirigente Medico - disciplina di Medicina Fisica e Riabilitazione, per attività di neuroriabilitazione.</t>
+        </is>
+      </c>
+      <c r="D139" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E139" t="inlineStr"/>
+      <c r="H139" t="inlineStr">
+        <is>
+          <t>26/11/2019 23:00</t>
+        </is>
+      </c>
+      <c r="I139" t="inlineStr">
+        <is>
+          <t>26/12/2019 22:59</t>
+        </is>
+      </c>
+      <c r="K139" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N139" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="V139" t="inlineStr">
+        <is>
+          <t>24/02/2022 22:59</t>
+        </is>
+      </c>
+      <c r="AC139" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE139" t="inlineStr">
+        <is>
+          <t>Concorsi pubblici - personale dirigente</t>
+        </is>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" t="inlineStr">
+        <is>
+          <t>15628-2020</t>
+        </is>
+      </c>
+      <c r="C140" t="inlineStr">
+        <is>
+          <t>Azienda Zero - concorso pubblico, per titoli ed esami, per n. 2 posti di Dirigente Medico - disciplina Medicina Interna per l'UOC Medicina Interna e Malattie Aterotrombotiche e Degenerative</t>
+        </is>
+      </c>
+      <c r="D140" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E140" t="inlineStr"/>
+      <c r="H140" t="inlineStr">
+        <is>
+          <t>24/10/2019 22:00</t>
+        </is>
+      </c>
+      <c r="I140" t="inlineStr">
+        <is>
+          <t>26/12/2019 22:59</t>
+        </is>
+      </c>
+      <c r="K140" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N140" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="V140" t="inlineStr">
+        <is>
+          <t>28/07/2023 21:59</t>
+        </is>
+      </c>
+      <c r="AC140" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE140" t="inlineStr">
+        <is>
+          <t>Concorsi pubblici - personale dirigente</t>
+        </is>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" t="inlineStr">
+        <is>
           <t>29969</t>
         </is>
       </c>
-      <c r="C135" t="inlineStr">
+      <c r="C141" t="inlineStr">
         <is>
           <t>Avviso Pubblico, per titoli e prova scritta, per l’assunzione a Tempo Determinato di
 n. 15 Assistenti Amministrativi - cat. C Incarichi straordinari ai sensi dell'art. 36 del D.Lgs. 165/2001 durata un anno</t>
         </is>
       </c>
-      <c r="D135" t="inlineStr">
-[...5 lines deleted...]
-      <c r="H135" t="inlineStr">
+      <c r="D141" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E141" t="inlineStr"/>
+      <c r="H141" t="inlineStr">
         <is>
           <t>06/06/2019 22:00</t>
         </is>
       </c>
-      <c r="I135" t="inlineStr">
+      <c r="I141" t="inlineStr">
         <is>
           <t>22/06/2019 21:59</t>
         </is>
       </c>
-      <c r="K135" t="inlineStr">
-[...9 lines deleted...]
-      <c r="V135" t="inlineStr">
+      <c r="K141" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N141" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="V141" t="inlineStr">
         <is>
           <t>21/08/2021 21:59</t>
         </is>
       </c>
-      <c r="AC135" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AE135" t="inlineStr">
+      <c r="AC141" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE141" t="inlineStr">
         <is>
           <t>Avvisi pubblici a tempo determinato - Personale del comparto</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>