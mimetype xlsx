--- v0 (2026-09-21)
+++ v1 (2026-11-06)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AG3"/>
+  <dimension ref="A1:AG11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Codice</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Codice pubblico</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Titolo</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -588,77 +588,77 @@
       </c>
       <c r="AD1" t="inlineStr">
         <is>
           <t>Costi sostenuti</t>
         </is>
       </c>
       <c r="AE1" t="inlineStr">
         <is>
           <t>a_desc_tipo_selezione</t>
         </is>
       </c>
       <c r="AF1" t="inlineStr">
         <is>
           <t>a_desc_reclutamento</t>
         </is>
       </c>
       <c r="AG1" t="inlineStr">
         <is>
           <t>a_link_iscrizione</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>58057/2026</t>
+          <t>70251/2026</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>21/2026</t>
+          <t>27/2026</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>Avviso per il conferimento di una borsa di studio e ricerca PNRR-POC-2023-12378233 (Prot. n. 58057/2026) - Lauree varie.</t>
+          <t>Avviso per il conferimento di una borsa di studio presso l'UOC Neurologia B (Prot. n. 70251/2026) Fisioterapista.</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="E2" t="inlineStr"/>
       <c r="H2" t="inlineStr">
         <is>
-          <t>12/09/2026 07:00</t>
+          <t>05/11/2026 07:00</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>27/09/2026 23:59</t>
+          <t>20/11/2026 23:59</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P2" t="inlineStr"/>
       <c r="Q2" t="inlineStr"/>
       <c r="R2" t="inlineStr"/>
       <c r="S2" t="inlineStr"/>
       <c r="T2" t="inlineStr"/>
       <c r="W2" t="n">
         <v>0</v>
       </c>
       <c r="X2" t="n">
         <v>0</v>
       </c>
       <c r="Y2" t="n">
         <v>0</v>
@@ -674,131 +674,866 @@
           <t>No</t>
         </is>
       </c>
       <c r="AD2" t="n">
         <v>0</v>
       </c>
       <c r="AE2" t="inlineStr">
         <is>
           <t>Borsa di studio e ricerca</t>
         </is>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Borsa di studio</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://ospedaleuniverona.iscrizioneconcorsi.it</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>56845/2026</t>
+          <t>70249</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>23/2026</t>
+          <t>17/2026</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento di una borsa di studio presso l`UOC Neuroriabilitazione_ Fisioterapista. (prot. n. 56845)</t>
+          <t>Avviso di selezione per il conferimento dell`incarico di Consigliere di Fiducia dell`Azienda Ospedaliera Universitaria Integrata Verona (prot. n. 70249/2026).</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="E3" t="inlineStr"/>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>Lavoro autonomo-Lavoro autonomo</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>Lavoro autonomo</t>
+        </is>
+      </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>08/09/2026 07:00</t>
+          <t>05/11/2026 07:00</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>23/09/2026 23:59</t>
+          <t>20/11/2026 23:59</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P3" t="inlineStr"/>
       <c r="Q3" t="inlineStr"/>
       <c r="R3" t="inlineStr">
         <is>
           <t>0458121623</t>
         </is>
       </c>
       <c r="S3" t="inlineStr"/>
       <c r="T3" t="inlineStr"/>
       <c r="W3" t="n">
         <v>0</v>
       </c>
       <c r="X3" t="n">
         <v>0</v>
       </c>
       <c r="Y3" t="n">
         <v>0</v>
       </c>
       <c r="Z3" t="n">
         <v>0</v>
       </c>
       <c r="AA3" t="n">
         <v>0</v>
       </c>
       <c r="AC3" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD3" t="n">
         <v>0</v>
       </c>
       <c r="AE3" t="inlineStr">
         <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF3" t="inlineStr">
+        <is>
+          <t>Lavoro autonomo</t>
+        </is>
+      </c>
+      <c r="AG3" t="inlineStr">
+        <is>
+          <t>https://ospedaleuniverona.iscrizioneconcorsi.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="inlineStr">
+        <is>
+          <t>AZERO/2026/057/CON</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr"/>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 15 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Neurologia uno dei quali per A.O.U.I. Verona</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>&lt;table class="datibandi" cellspacing="0" cellpadding="0"&gt;
+ &lt;tbody&gt;
+  &lt;tr&gt;
+   &lt;td&gt;&lt;span class="stronger"&gt;Ufficio Concorsi di Azienda Zero&lt;/span&gt;
+    &lt;br&gt;
+    Telefono: 049.8778191 – 8312 – 8170 – 8324 – 8439 – 8231 – 8509 – 8175 - 8442
+    &lt;br&gt;
+    Email: concorsi@azero.veneto.it&lt;/td&gt;
+  &lt;/tr&gt;
+ &lt;/tbody&gt;
+&lt;/table&gt;
+&lt;p&gt; &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>04/11/2026 10:24</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t>03/12/2026 18:00</t>
+        </is>
+      </c>
+      <c r="K4" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N4" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P4" t="inlineStr"/>
+      <c r="Q4" t="inlineStr"/>
+      <c r="R4" t="inlineStr"/>
+      <c r="S4" t="inlineStr"/>
+      <c r="T4" t="inlineStr"/>
+      <c r="W4" t="n">
+        <v>0</v>
+      </c>
+      <c r="X4" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y4" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z4" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA4" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC4" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD4" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE4" t="inlineStr">
+        <is>
+          <t>Concorso pubblico</t>
+        </is>
+      </c>
+      <c r="AF4" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+      <c r="AG4" t="inlineStr">
+        <is>
+          <t>https://azeroveneto.concorsismart.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="inlineStr">
+        <is>
+          <t>70022/2026</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>15/2026</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>Avviso pubblico per il conferimento di un incarico di lavoro autonomo presso l`UOC Neuroriabilitazione - Psicoterapeuta (prot. n. 70022/2026).</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr"/>
+      <c r="H5" t="inlineStr">
+        <is>
+          <t>04/11/2026 07:00</t>
+        </is>
+      </c>
+      <c r="I5" t="inlineStr">
+        <is>
+          <t>19/11/2026 23:59</t>
+        </is>
+      </c>
+      <c r="K5" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N5" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P5" t="inlineStr"/>
+      <c r="Q5" t="inlineStr">
+        <is>
+          <t>Elena Tomelleri</t>
+        </is>
+      </c>
+      <c r="R5" t="inlineStr">
+        <is>
+          <t>045 812 1635-1638</t>
+        </is>
+      </c>
+      <c r="S5" t="inlineStr">
+        <is>
+          <t>collaborazioni@aovr.veneto.it</t>
+        </is>
+      </c>
+      <c r="T5" t="inlineStr"/>
+      <c r="W5" t="n">
+        <v>0</v>
+      </c>
+      <c r="X5" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y5" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z5" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA5" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC5" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD5" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE5" t="inlineStr">
+        <is>
+          <t>Incarichi di lavoro autonomo</t>
+        </is>
+      </c>
+      <c r="AF5" t="inlineStr">
+        <is>
+          <t>Lavoro autonomo</t>
+        </is>
+      </c>
+      <c r="AG5" t="inlineStr">
+        <is>
+          <t>https://ospedaleuniverona.iscrizioneconcorsi.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="inlineStr">
+        <is>
+          <t>65928</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr"/>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>Avviso pubblico, per soli titoli, per l'assunzione a tempo determinato di Tecnici di Laboratorio Biomedico scad. 31/10/2026</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr"/>
+      <c r="H6" t="inlineStr">
+        <is>
+          <t>03/11/2026 08:46</t>
+        </is>
+      </c>
+      <c r="I6" t="inlineStr">
+        <is>
+          <t>30/11/2026 23:59</t>
+        </is>
+      </c>
+      <c r="K6" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N6" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P6" t="inlineStr"/>
+      <c r="Q6" t="inlineStr"/>
+      <c r="R6" t="inlineStr"/>
+      <c r="S6" t="inlineStr"/>
+      <c r="T6" t="inlineStr"/>
+      <c r="W6" t="n">
+        <v>0</v>
+      </c>
+      <c r="X6" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y6" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z6" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA6" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC6" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD6" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE6" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF6" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+      <c r="AG6" t="inlineStr">
+        <is>
+          <t>https://ospedaleuniverona.iscrizioneconcorsi.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="inlineStr">
+        <is>
+          <t>61906</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr"/>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>Avviso pubblico, per soli titoli, per l'assunzione a tempo determinato di Infermieri scad. 30/11/2026</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr"/>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t>Infermiere</t>
+        </is>
+      </c>
+      <c r="H7" t="inlineStr">
+        <is>
+          <t>03/11/2026 08:00</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t>30/11/2026 23:59</t>
+        </is>
+      </c>
+      <c r="K7" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N7" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P7" t="inlineStr"/>
+      <c r="Q7" t="inlineStr"/>
+      <c r="R7" t="inlineStr"/>
+      <c r="S7" t="inlineStr"/>
+      <c r="T7" t="inlineStr"/>
+      <c r="W7" t="n">
+        <v>0</v>
+      </c>
+      <c r="X7" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y7" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC7" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE7" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF7" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+      <c r="AG7" t="inlineStr">
+        <is>
+          <t>https://ospedaleuniverona.iscrizioneconcorsi.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="inlineStr">
+        <is>
+          <t>7/2026</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr"/>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>Avviso pubblico per il conferimento di incarichi di lavoro autonomo - prestazione d`opera professionale presso l`UOC Chirurgia Generale - Anno 2026 (prot. n. 68496/2026).</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr"/>
+      <c r="H8" t="inlineStr">
+        <is>
+          <t>28/10/2026 07:00</t>
+        </is>
+      </c>
+      <c r="I8" t="inlineStr">
+        <is>
+          <t>12/11/2026 23:59</t>
+        </is>
+      </c>
+      <c r="K8" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N8" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P8" t="inlineStr"/>
+      <c r="Q8" t="inlineStr"/>
+      <c r="R8" t="inlineStr"/>
+      <c r="S8" t="inlineStr"/>
+      <c r="T8" t="inlineStr"/>
+      <c r="W8" t="n">
+        <v>0</v>
+      </c>
+      <c r="X8" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y8" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC8" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE8" t="inlineStr">
+        <is>
+          <t>Incarichi di lavoro autonomo</t>
+        </is>
+      </c>
+      <c r="AF8" t="inlineStr">
+        <is>
+          <t>Lavoro autonomo</t>
+        </is>
+      </c>
+      <c r="AG8" t="inlineStr">
+        <is>
+          <t>https://ospedaleuniverona.iscrizioneconcorsi.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="inlineStr">
+        <is>
+          <t>67188/2026</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>26/2026</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>Avviso pubblico per il conferimento di una borsa di studio presso l`UOC Farmacia _ Comitato etico. Profilo giuridico (prot. 67188/2026)</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr"/>
+      <c r="H9" t="inlineStr">
+        <is>
+          <t>22/10/2026 07:00</t>
+        </is>
+      </c>
+      <c r="I9" t="inlineStr">
+        <is>
+          <t>06/11/2026 23:59</t>
+        </is>
+      </c>
+      <c r="K9" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N9" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P9" t="inlineStr"/>
+      <c r="Q9" t="inlineStr"/>
+      <c r="R9" t="inlineStr">
+        <is>
+          <t>0458121623</t>
+        </is>
+      </c>
+      <c r="S9" t="inlineStr"/>
+      <c r="T9" t="inlineStr"/>
+      <c r="W9" t="n">
+        <v>0</v>
+      </c>
+      <c r="X9" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y9" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z9" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA9" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC9" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD9" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE9" t="inlineStr">
+        <is>
           <t>Borsa di studio e ricerca</t>
         </is>
       </c>
-      <c r="AF3" t="inlineStr">
+      <c r="AF9" t="inlineStr">
         <is>
           <t>Borsa di studio</t>
         </is>
       </c>
-      <c r="AG3" t="inlineStr">
+      <c r="AG9" t="inlineStr">
+        <is>
+          <t>https://ospedaleuniverona.iscrizioneconcorsi.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="inlineStr">
+        <is>
+          <t>46264/2026</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr"/>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>Concorso pubblico, per titoli ed esami, per l'assunzione a tempo indeterminato di n. 2 Collaboratori Amministrativo-Professionali - Area dei Professionisti della Salute e dei Funzionari - Ruolo Amministrativo riservati alle categorie appartenenti all'art. 1 della legge 68/1999 (disabili) iscritti negli elenchi di cui all'art. 8 della medesima legge</t>
+        </is>
+      </c>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr"/>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t>Area dei professionisti della salute e dei funzionari-Amministrativo</t>
+        </is>
+      </c>
+      <c r="G10" t="inlineStr">
+        <is>
+          <t>Collaboratore Amministrativo Professionale</t>
+        </is>
+      </c>
+      <c r="H10" t="inlineStr">
+        <is>
+          <t>19/10/2026 12:55</t>
+        </is>
+      </c>
+      <c r="I10" t="inlineStr">
+        <is>
+          <t>15/11/2026 23:59</t>
+        </is>
+      </c>
+      <c r="K10" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N10" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P10" t="inlineStr"/>
+      <c r="Q10" t="inlineStr"/>
+      <c r="R10" t="inlineStr"/>
+      <c r="S10" t="inlineStr"/>
+      <c r="T10" t="inlineStr"/>
+      <c r="W10" t="n">
+        <v>0</v>
+      </c>
+      <c r="X10" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y10" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z10" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA10" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC10" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD10" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE10" t="inlineStr">
+        <is>
+          <t>Concorso pubblico</t>
+        </is>
+      </c>
+      <c r="AF10" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+      <c r="AG10" t="inlineStr">
+        <is>
+          <t>https://ospedaleuniverona.iscrizioneconcorsi.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="inlineStr">
+        <is>
+          <t>45776/2026</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr"/>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>Concorso Pubblico, per titoli ed esami, per l'assunzione a tempo indeterminato di n. 6 Assistenti Amministrativi - Area degli Assistenti - Ruolo amministrativo di cui n. 5 posti riservati alle categorie appartenenti all'art. 1 della legge 68/1999 (disabili) iscritti negli elenchi di cui all'art. 8 della medesima legge e n. 1 riservato alle categorie appartenenti all'articolo 18 della legge 68/1999 (categorie protette)</t>
+        </is>
+      </c>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="E11" t="inlineStr"/>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t>Area degli assistenti-Amministrativo</t>
+        </is>
+      </c>
+      <c r="G11" t="inlineStr">
+        <is>
+          <t>Assistente Amministrativo</t>
+        </is>
+      </c>
+      <c r="H11" t="inlineStr">
+        <is>
+          <t>19/10/2026 12:40</t>
+        </is>
+      </c>
+      <c r="I11" t="inlineStr">
+        <is>
+          <t>15/11/2026 23:59</t>
+        </is>
+      </c>
+      <c r="K11" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N11" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P11" t="inlineStr"/>
+      <c r="Q11" t="inlineStr"/>
+      <c r="R11" t="inlineStr"/>
+      <c r="S11" t="inlineStr"/>
+      <c r="T11" t="inlineStr"/>
+      <c r="W11" t="n">
+        <v>0</v>
+      </c>
+      <c r="X11" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y11" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z11" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA11" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC11" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD11" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE11" t="inlineStr">
+        <is>
+          <t>Concorso pubblico</t>
+        </is>
+      </c>
+      <c r="AF11" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+      <c r="AG11" t="inlineStr">
         <is>
           <t>https://ospedaleuniverona.iscrizioneconcorsi.it</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>